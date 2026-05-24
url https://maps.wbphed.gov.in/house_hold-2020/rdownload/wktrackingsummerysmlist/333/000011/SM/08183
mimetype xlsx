--- v0 (2026-03-03)
+++ v1 (2026-05-24)
@@ -926,54 +926,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>64.06</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>60.49</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>94.42</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1325,54 +1325,54 @@
         <v>58</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P10" s="4">
         <v>4.52</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.47</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>98.84</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1384,54 +1384,54 @@
         <v>63</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P11" s="4">
         <v>4.74</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.46</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>94.22</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1445,54 +1445,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P12" s="4">
         <v>20.18</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>5.78</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>28.65</v>
       </c>
       <c r="S12" s="4">
         <v>1</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1622,54 +1622,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>80</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P15" s="4">
         <v>80.54</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>39.2</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>48.67</v>
       </c>
       <c r="S15" s="4">
         <v>1</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1681,54 +1681,54 @@
         <v>85</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P16" s="4">
         <v>4.34</v>
       </c>
       <c r="Q16" s="4">
-        <v>4.34</v>
+        <v>8.67</v>
       </c>
       <c r="R16" s="4">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1801,54 +1801,54 @@
         <v>94</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P18" s="4">
         <v>15</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>11.78</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>78.51</v>
       </c>
       <c r="S18" s="4">
         <v>1</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -1860,54 +1860,54 @@
         <v>99</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P19" s="4">
         <v>31.15</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>3.74</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>12.01</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -1921,88 +1921,88 @@
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>80</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P20" s="4">
         <v>15.79</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>15.79</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>99.96</v>
       </c>
       <c r="S20" s="4">
         <v>1</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>107</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>460.91</v>
       </c>
       <c r="P21" s="8">
-        <v>4.34</v>
+        <v>154.38</v>
       </c>
       <c r="Q21" s="8">
-        <v>0.94</v>
+        <v>33.49</v>
       </c>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>