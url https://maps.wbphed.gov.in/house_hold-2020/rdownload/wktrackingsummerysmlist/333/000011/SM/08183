--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -89,294 +89,294 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of functional Household Tap Connections (FHTC) under Jal Swapna (JJM) of mouza Ramna Dadpur, Amarpur, Janpur, Jagamohanpur, Rejinagar, Pilkhana, Takipur (315668,315675,315676,315677 ,315663, 315666 &amp; 315667) of Rejinagar under Ground Water Ba</t>
   </si>
   <si>
     <t>SM/08183</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Retrofitting of Functional Household Tap Connections(FHTC) and allied works in connection with JALSWAPNA (JAL JEEVAN MISSION) from existing Distribution system within the Command area of village JANPUR (Village Code 315676) under Rejinagar Ground Water Based Water Supply Scheme for arsenic affected areas of Beldanga-II Block in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000187/2020-2021</t>
+  </si>
+  <si>
+    <t>3009/MURD</t>
+  </si>
+  <si>
+    <t>04/12/2020</t>
+  </si>
+  <si>
+    <t>18/01/2021</t>
+  </si>
+  <si>
+    <t>KUNDU CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Retrofitting of Functional Household Tap Connections(FHTC) and allied works in connection with "JALSWAPNA (JAL JEEVAN MISSION) " from existing Distribution system within the Command area of village AMARPUR (Village Code 315675) under Rejinagar Ground Water Based Water Supply Scheme for arsenic affected areas of Beldanga-II Block in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000575/2020-2021</t>
+  </si>
+  <si>
+    <t>3006/MURD</t>
+  </si>
+  <si>
+    <t>M/S. S. DAS AND ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Retrofitting of Functional Household Tap Connections(FHTC) and allied works in connection with "JALSWAPNA (JAL JEEVAN MISSION) " from existing Distribution system within the Command area of village PILKHANA (Village Code 315666) under Rejinagar Ground Water Based Water Supply Scheme for arsenic affected areas of Beldanga-II Block in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000482/2020-2021</t>
+  </si>
+  <si>
+    <t>3011/MURD</t>
+  </si>
+  <si>
+    <t>GHOSH BUILDERS (PROP-CHAITANYA GHOSH)</t>
+  </si>
+  <si>
+    <t>Retrofitting of Functional Household Tap Connections(FHTC) and allied works in connection with "JAL SWAPNA (JAL JEEVAN MISSION) " from existing Distribution system within the Command area of village RAMNA DADPUR (Village Code 315668) under Rejinagar Ground Water Based Water Supply Scheme for arsenic affected areas of Beldanga-II Block in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000461/2020-2021</t>
+  </si>
+  <si>
+    <t>3007/MURD</t>
+  </si>
+  <si>
+    <t>R.R. CONSTRACTION</t>
+  </si>
+  <si>
+    <t>Retrofitting of Functional Household Tap Connections(FHTC) and allied works in connection with "JALSWAPNA (JAL JEEVAN MISSION) " from existing Distribution system within the Command area of village JAGAMOHANPUR (Village Code 315677) under Rejinagar Ground Water Based Water Supply Scheme for arsenic affected areas of Beldanga-II Block in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000641/2020-2021</t>
+  </si>
+  <si>
+    <t>3010/MURD</t>
+  </si>
+  <si>
+    <t>PARTHA BHASKAR</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Takipur(Village code 315667) under Rejinagar Ground Water Based water Supply Scheme for Arsenic Affected Area of Beldanga-II Block, under Murshidabad Division, PHE Dte. Scheme ID 1723375 in the District of Murshidabad. (Sl No-10)</t>
+  </si>
+  <si>
+    <t>ORD/000286/2020-2021</t>
+  </si>
+  <si>
+    <t>3049/MURD</t>
+  </si>
+  <si>
+    <t>08/12/2020</t>
+  </si>
+  <si>
+    <t>06/06/2021</t>
+  </si>
+  <si>
+    <t>RAJKUMAR MONDAL</t>
+  </si>
+  <si>
     <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Rajinagar (Village code 315663) under Rejinagar Ground Water Supply Scheme for Arsenic Affected Area of Beldanga-II Block, under Murshidabad Division, PHEDte. Scheme ID 0001723375 in the District of Murshidabad.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001150/2021-2022</t>
   </si>
   <si>
     <t>3960/MURD</t>
   </si>
   <si>
     <t>20/12/2021</t>
   </si>
   <si>
     <t>19/04/2022</t>
   </si>
   <si>
     <t>JMD ENGINEERING INFRASTRUCTURE COMPANY</t>
   </si>
   <si>
+    <t>Preparation of an Audio Video docomentory programme for Awarness of Functional Household Tape Connection(FHTC) under Jal Swapna Programme at different Gram Panchayet which covered by different water supply scheme under Berhampore Sub-Division under Murshidabad Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000451/2021-2022</t>
+  </si>
+  <si>
+    <t>301/BSD</t>
+  </si>
+  <si>
+    <t>13/08/2021</t>
+  </si>
+  <si>
+    <t>12/09/2021</t>
+  </si>
+  <si>
+    <t>S.S.INFRASTRUCTURE</t>
+  </si>
+  <si>
     <t>Retrofitting of Functional Household Tap Connections(FHTC) and allied works in connection with JALSWAPNA (JAL JEEVAN MISSION) from existing Distribution system within the Command area of village JANPUR (Village Code 315676) under Rejinagar Ground Water Based Water Supply Scheme for arsenic affected areas of Beldanga-II Block in the District of Murshidabad. NIeT No- WBPHED/EE/MSD/03 OF 2020-2021 _SL_04, 3009/MURD</t>
   </si>
   <si>
     <t>VCH/000687/2021-2022</t>
   </si>
   <si>
     <t>169-MSD/2021-22</t>
   </si>
   <si>
     <t>01/11/2021</t>
   </si>
   <si>
-    <t>KUNDU CONSTRUCTION</t>
+    <t>Providing Balance Functional Household Tap Connection (FHTC) of 208 left out household in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Janpur (Village code 315676) under Rejinagar Ground Water Based Water Supply Scheme for Arsenic Affected Area of Beldanga-II Block, under Murshidabad Division, PHE Dte. in the District of Murshidabad.(Scheme ID- 0001723470)</t>
+  </si>
+  <si>
+    <t>ORD/001747/2021-2022</t>
+  </si>
+  <si>
+    <t>784/MURD</t>
+  </si>
+  <si>
+    <t>23/03/2022</t>
+  </si>
+  <si>
+    <t>12/04/2022</t>
+  </si>
+  <si>
+    <t>Laying of distribution system pipe line for providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission) and under command area of village of Ramna Dadpur ( Village Code -315668) Part-A under Rejinagar Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Beldanga -II Block under Murshidabad Division P.H.E Dte. in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000739/2022-2023</t>
+  </si>
+  <si>
+    <t>266/BSD</t>
+  </si>
+  <si>
+    <t>24/06/2022</t>
+  </si>
+  <si>
+    <t>24/07/2022</t>
+  </si>
+  <si>
+    <t>R.R. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of distribution system pipe line for providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission) and under command area of village of Ramna Dadpur (Village Code -315668) Part-B under Loknathpur Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Beldanga -II Block under Murshidabad Division P.H.E Dte. in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000738/2022-2023</t>
+  </si>
+  <si>
+    <t>265/BSD</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000023/2021-2022</t>
+  </si>
+  <si>
+    <t>539/8/MURD</t>
+  </si>
+  <si>
+    <t>25/02/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Retrofitting of functional Household Tap Connections (FHTC) under Jal Swapna (JJM) of mouza Ramna Dadpur (315668) of Rejinagar under Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Beldanga - II Block of Murshidabad District under Murshidabad Division PHE DTE. Tender no - 830 of 20-21 by EE MURD</t>
+  </si>
+  <si>
+    <t>VCH/001457/2021-2022</t>
+  </si>
+  <si>
+    <t>345-MSD/21-22</t>
+  </si>
+  <si>
+    <t>05/03/2022</t>
+  </si>
+  <si>
+    <t>Retrofitting of functional Household Tap Connections (FHTC) under Jal Swapna (JJM) of mouza Ramna Dadpur (315668) of Rejinagar under Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Beldanga - II Block of Murshidabad District (PART-I)</t>
+  </si>
+  <si>
+    <t>VCH/001295/2021-2022</t>
+  </si>
+  <si>
+    <t>17/02/2022</t>
   </si>
   <si>
     <t>Retrofitting of Functional Household Tap Connections (FHTC) and allied works in connection with 'JAL SWAPNA (JAL JEEVAN MISSION) ' from existing Distribution system within the Command area of village AMARPUR (Village Code 315675) under REJINAGAR Ground Water Based Water Supply Scheme for arsenic affected areas of BELDANGA-II Block in the District of Murshidabad. Tender no - 618 of 21-22 by EE MURD</t>
   </si>
   <si>
     <t>VCH/001427/2021-2022</t>
   </si>
   <si>
     <t>348-MSD/21-22</t>
   </si>
   <si>
-    <t>05/03/2022</t>
-[...4 lines deleted...]
-  <si>
     <t>Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Takipur (Village code 315667) under Rejinagar Ground Water Based water Supply Scheme for Arsenic Affected Area of Beldanga-II Block, under Murshidabad Division, PHE Dte. Scheme ID 1723375 in the District of Murshidabad. (Sl No-10). Tender no - 52 of 21-22 by SE MC</t>
   </si>
   <si>
     <t>VCH/001387/2021-2022</t>
   </si>
   <si>
     <t>335-MSD/21-22</t>
   </si>
   <si>
-    <t>25/02/2022</t>
-[...16 lines deleted...]
-  <si>
     <t>Additional works for Providing Functional Household Tap Connections (FHTC) and allied works in connection with 'JAL SWAPNA (JAL JEEVAN MISSION) ' from existing Distribution system within the Command area of village PILKHANA (Village Code 315666) under REJINAGAR Ground Water Based Water Supply Scheme for arsenic affected areas of BELDANGA-II Block under Murshidabad Division PHE DTE. Tender no - 544 of 20-21 by EE MURD</t>
   </si>
   <si>
     <t>VCH/001449/2021-2022</t>
   </si>
   <si>
     <t>349-MSD/21-22</t>
-  </si>
-[...157 lines deleted...]
-    <t>PARTHA BHASKAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -923,1055 +923,1055 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>64.06</v>
+        <v>20.35</v>
       </c>
       <c r="Q3" s="4">
-        <v>60.49</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>94.42</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>19.96</v>
+        <v>39.98</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>38</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>36.35</v>
+        <v>20.18</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>5.78</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>28.65</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="I6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>35.53</v>
+        <v>31.15</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.74</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>12.01</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="I7" s="13"/>
-[...1 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>27.41</v>
+        <v>15.79</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>15.79</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.96</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="I8" s="13"/>
-[...1 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P8" s="4">
-        <v>12.47</v>
+        <v>80.54</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>39.2</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>48.67</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="I9" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="L9" s="4"/>
+        <v>57</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>58</v>
+      </c>
       <c r="M9" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="P9" s="4">
-        <v>27.41</v>
+        <v>64.06</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>60.49</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>94.42</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>50</v>
+        <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>4.52</v>
+        <v>4.34</v>
       </c>
       <c r="Q10" s="4">
-        <v>4.47</v>
+        <v>8.67</v>
       </c>
       <c r="R10" s="4">
-        <v>98.84</v>
+        <v>200</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="P11" s="4">
-        <v>4.74</v>
+        <v>19.96</v>
       </c>
       <c r="Q11" s="4">
-        <v>4.46</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>94.22</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>54</v>
+        <v>31</v>
       </c>
       <c r="P12" s="4">
-        <v>20.18</v>
+        <v>15</v>
       </c>
       <c r="Q12" s="4">
-        <v>5.78</v>
+        <v>11.78</v>
       </c>
       <c r="R12" s="4">
-        <v>28.65</v>
+        <v>78.51</v>
       </c>
       <c r="S12" s="4">
         <v>1</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="I13" s="13"/>
+        <v>77</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>45</v>
+        <v>80</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>45</v>
+        <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="P13" s="4">
-        <v>1.14</v>
+        <v>4.52</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>4.47</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>98.84</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>36</v>
+        <v>82</v>
       </c>
       <c r="P14" s="4">
-        <v>20.35</v>
+        <v>4.74</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>4.46</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>94.22</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>79</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>46</v>
+        <v>90</v>
       </c>
       <c r="P15" s="4">
-        <v>80.54</v>
+        <v>1.14</v>
       </c>
       <c r="Q15" s="4">
-        <v>39.2</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>48.67</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>85</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="P16" s="4">
-        <v>4.34</v>
+        <v>27.41</v>
       </c>
       <c r="Q16" s="4">
-        <v>8.67</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>200</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>91</v>
-[...6 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="L17" s="4"/>
       <c r="M17" s="4" t="s">
-        <v>70</v>
+        <v>97</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>71</v>
+        <v>97</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>41</v>
+        <v>82</v>
       </c>
       <c r="P17" s="4">
-        <v>39.98</v>
+        <v>27.41</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P18" s="4">
-        <v>15</v>
+        <v>36.35</v>
       </c>
       <c r="Q18" s="4">
-        <v>11.78</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>78.51</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>99</v>
-[...3 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>71</v>
+        <v>89</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>102</v>
+        <v>55</v>
       </c>
       <c r="P19" s="4">
-        <v>31.15</v>
+        <v>35.53</v>
       </c>
       <c r="Q19" s="4">
-        <v>3.74</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>12.01</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>103</v>
-[...6 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>70</v>
+        <v>94</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>106</v>
+        <v>41</v>
       </c>
       <c r="P20" s="4">
-        <v>15.79</v>
+        <v>12.47</v>
       </c>
       <c r="Q20" s="4">
-        <v>15.79</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>99.96</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>107</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>460.91</v>