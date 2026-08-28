--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,132 +89,132 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of Functional Household Tap Connection (FHTC) unde Jal Swapna (JJM) of mouza Pashupatibati &amp; Bolpara ( 315948 &amp; 315952 ) of Panchhipara under Ground Water Based Water Supply Scheme for arsenic affected areas of Burwan Block of Murshidabad Dis</t>
   </si>
   <si>
     <t>SM/07925</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Continuation Work order for Hiring of 1 no of Car for official use of the AE KSD PHE DTE. Period 01.01.2022 to 31.03.2022. Work Order No 303 / BSD. DATE 15.12.2021</t>
+  </si>
+  <si>
+    <t>VCH/000660/2022-2023</t>
+  </si>
+  <si>
+    <t>209-MSD/2022-23</t>
+  </si>
+  <si>
+    <t>15/07/2022</t>
+  </si>
+  <si>
+    <t>SISIR KUMAR DE</t>
+  </si>
+  <si>
     <t>Continuation Work order for Hiring of 1 no of Car for official use of the AE KSD PHE DTE. Period 01.06.2021 to 03.07.2021. Work Order No 185 / BSD. DATE 30.07.2020</t>
   </si>
   <si>
     <t>VCH/000662/2022-2023</t>
   </si>
   <si>
-    <t>209-MSD/2022-23</t>
-[...7 lines deleted...]
-  <si>
     <t>Continuation Work order for Hiring of 1 no of Car for official use of the AE KSD PHE DTE. Period 01.07.2021 to 03.01.2022. Work Order No 230 / BSD. DATE 02.07.2021</t>
   </si>
   <si>
     <t>VCH/000661/2022-2023</t>
   </si>
   <si>
-    <t>Continuation Work order for Hiring of 1 no of Car for official use of the AE KSD PHE DTE. Period 01.01.2022 to 31.03.2022. Work Order No 303 / BSD. DATE 15.12.2021</t>
-[...2 lines deleted...]
-    <t>VCH/000660/2022-2023</t>
+    <t>Providing Functional Household Tap Connections (FHTC) (241 Nos) in connection with (Jal Jeevan Mission ) and under command area of village of Pashupatibati &amp; Bolpara ( Village Code -315948, 315966, 315952) under Panchhipara Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Burwan Block under Murshidabad Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000632/2023-2024</t>
+  </si>
+  <si>
+    <t>3437/MURD</t>
+  </si>
+  <si>
+    <t>03/11/2023</t>
+  </si>
+  <si>
+    <t>03/12/2023</t>
+  </si>
+  <si>
+    <t>NATIONAL CONSTRUCTION (MD ASRAFUL SK)</t>
+  </si>
+  <si>
+    <t>Construction of balance portion office cum godown including sanitary and plumbing work at H.W. Site and laying of UPVC pipeline in between node point 77 to 78, 78 to 89 &amp; 78 to 79 of Pachhipara Water Supply Scheme under Kandi Sub Division, P.H.E.Dte. in the district of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000530/2023-2024</t>
+  </si>
+  <si>
+    <t>3117/MURD</t>
+  </si>
+  <si>
+    <t>05/10/2023</t>
+  </si>
+  <si>
+    <t>04/11/2023</t>
+  </si>
+  <si>
+    <t>M.I CONSTRUCTION</t>
   </si>
   <si>
     <t>RESTORATION OF DAMAGED BALCK TOP AND ROAD FLANK OCCURED DUE TO CUTTING OF ROAD STRETCHES FOR LAYING OF PHE PIPELINE AT GUNANADABATI WATER SULLY SCHEME UNDER KANDI SUB DIVISION.</t>
   </si>
   <si>
     <t>BILL/00622/2023-2024</t>
   </si>
   <si>
     <t>267-MSD/2023-24</t>
   </si>
   <si>
     <t>19/09/2023</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, PWD, BERHAMPORE DIVISION-I</t>
-  </si>
-[...40 lines deleted...]
-    <t>M.I CONSTRUCTION</t>
   </si>
   <si>
     <t>Continuation Work Order for the work of Hiring of Maxi cab (Non- Air Condition, Bharat Stage III on or after 01/05/2008 with Diesel / LPG/CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on daily hire basis for official use for the office of the Assistant Engineer, Kandi Sub Division, PHE Dte. For 05(five)months i.e. 01.10.2024 TO 27.02.2025. VEHICLE NO - WB57F2352</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 2</t>
   </si>
   <si>
     <t>ORD/000161/2024-2025</t>
   </si>
   <si>
     <t>136/KSD</t>
   </si>
   <si>
     <t>19/09/2024</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>H.MONDAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -780,51 +780,51 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P3" s="4">
-        <v>0.42</v>
+        <v>0.83</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
@@ -837,51 +837,51 @@
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>28</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P4" s="4">
-        <v>1.84</v>
+        <v>0.42</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
@@ -894,331 +894,331 @@
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>28</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P5" s="4">
-        <v>0.83</v>
+        <v>1.84</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P6" s="4">
-        <v>4.38</v>
+        <v>9.36</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.5</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>26.72</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P7" s="4">
-        <v>9.36</v>
+        <v>13.74</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>13.58</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>98.82</v>
       </c>
       <c r="S7" s="4">
         <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P8" s="4">
-        <v>13.74</v>
+        <v>4.38</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P9" s="4">
         <v>0.87</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>1.95</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>224.41</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>31.44</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>18.02</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>57.33</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>