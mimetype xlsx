--- v0 (2025-12-17)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -74,54 +74,135 @@
   <si>
     <t>WO Number</t>
   </si>
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
+    <t>MURSHIDABAD</t>
+  </si>
+  <si>
+    <t>Murshidabad Division</t>
+  </si>
+  <si>
+    <t>Retrofitting of Functional Household Tap Connection (FHTC) unde Jal Swapna (JJM) of mouza Mahammadpur ( 315549 ) of Mahammadpur under Ground Water Based Water Supply Scheme for arsenic affected areas of Nawda Block of Murshidabad District ( PART-I )</t>
+  </si>
+  <si>
+    <t>SM/07922</t>
+  </si>
+  <si>
+    <t>Retrofitting</t>
+  </si>
+  <si>
+    <t>Retrofitting of Functional Household Tap Connections (FHTC) and allied works in connection with 'JAL SWAPNA (JAL JEEVAN MISSION) ' from existing Distribution system within the Command area of village MAHAMMADPUR (Village Code 315549) under MAHAMMADPUR Ground Water Based Water Supply Scheme for arsenic affected areas of BERHAMPORE Block in the District of Murshidabad. Tender no - 04 of 20-21 by SE MC</t>
+  </si>
+  <si>
+    <t>VCH/001477/2021-2022</t>
+  </si>
+  <si>
+    <t>384-MSD/21-22</t>
+  </si>
+  <si>
+    <t>19/03/2022</t>
+  </si>
+  <si>
+    <t>HARAPRASAD DAS</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Mahammadpur (Village code 315549) under Mahammadpur Ground Water Based water Supply Scheme for Arsenic Affected Area of Nowda Block, under Murshidabad Division, PHE Dte. Scheme ID 0001723172 in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000169/2021-2022</t>
+  </si>
+  <si>
+    <t>1652/MURD</t>
+  </si>
+  <si>
+    <t>29/06/2021</t>
+  </si>
+  <si>
+    <t>26/12/2021</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000024/2021-2022</t>
+  </si>
+  <si>
+    <t>539/9/MURD</t>
+  </si>
+  <si>
+    <t>25/02/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Providing Balance Functional Household Tap Connection (FHTC) of 462 left out household in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Mahammadpur (Village code 315549) under Mahammadpur Ground Water Based Water Supply Scheme for Arsenic Affected Area of Nawda Block, under Murshidabad Division, PHE Dte. in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/001810/2021-2022</t>
+  </si>
+  <si>
+    <t>802/MURD</t>
+  </si>
+  <si>
+    <t>24/03/2022</t>
+  </si>
+  <si>
+    <t>23/04/2022</t>
+  </si>
+  <si>
+    <t>M/S. UNIQUE BUILDERS</t>
+  </si>
+  <si>
     <t>Total</t>
-  </si>
-[...1 lines deleted...]
-    <t>NAN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -154,79 +235,91 @@
         <fgColor rgb="FFddd9c3"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="15">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -495,203 +588,437 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W3"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
-    <col min="6" max="6" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
-    <col min="11" max="11" width="19.995117" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="13" max="13" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
     </row>
     <row r="2" spans="1:23">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="B2" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="3" t="s">
+      <c r="C2" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="3" t="s">
+      <c r="D2" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="7" t="s">
+      <c r="E2" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="3" t="s">
+      <c r="F2" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="3" t="s">
+      <c r="G2" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="9" t="s">
+      <c r="H2" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="9" t="s">
+      <c r="I2" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="J2" s="9" t="s">
+      <c r="J2" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="K2" s="4" t="s">
+      <c r="K2" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="L2" s="4" t="s">
+      <c r="L2" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="M2" s="4" t="s">
+      <c r="M2" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="N2" s="4" t="s">
+      <c r="N2" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="O2" s="4" t="s">
+      <c r="O2" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="P2" s="4" t="s">
+      <c r="P2" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="Q2" s="4" t="s">
+      <c r="Q2" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="R2" s="4" t="s">
+      <c r="R2" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="S2" s="4" t="s">
+      <c r="S2" s="6" t="s">
         <v>19</v>
       </c>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="3">
+        <v>1</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="5"/>
-[...12 lines deleted...]
-      <c r="O3" s="6">
+      <c r="C3" s="3"/>
+      <c r="D3" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E3" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H3" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="M3" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="N3" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="O3" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="P3" s="4">
+        <v>16.56</v>
+      </c>
+      <c r="Q3" s="4">
         <v>0</v>
       </c>
-      <c r="P3" s="6">
+      <c r="R3" s="4">
         <v>0</v>
       </c>
-      <c r="Q3" s="6" t="s">
-[...3 lines deleted...]
-      <c r="S3" s="6"/>
+      <c r="S3" s="4">
+        <v>0</v>
+      </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
+    <row r="4" spans="1:23">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="P4" s="4">
+        <v>75.04</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>57.92</v>
+      </c>
+      <c r="R4" s="4">
+        <v>77.18</v>
+      </c>
+      <c r="S4" s="4">
+        <v>100</v>
+      </c>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="1"/>
+    </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="P5" s="4">
+        <v>2.54</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>0</v>
+      </c>
+      <c r="R5" s="4">
+        <v>0</v>
+      </c>
+      <c r="S5" s="4">
+        <v>0</v>
+      </c>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P6" s="4">
+        <v>29.37</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>1</v>
+      </c>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>123.5</v>
+      </c>
+      <c r="P7" s="8">
+        <v>57.92</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>46.9</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>