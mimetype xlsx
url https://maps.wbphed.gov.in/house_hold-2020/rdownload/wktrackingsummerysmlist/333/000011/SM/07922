--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -808,54 +808,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P4" s="4">
         <v>75.04</v>
       </c>
       <c r="Q4" s="4">
-        <v>57.92</v>
+        <v>115.84</v>
       </c>
       <c r="R4" s="4">
-        <v>77.18</v>
+        <v>154.36</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -924,88 +924,88 @@
         <v>42</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>29.37</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>35.83</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>122.02</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>123.5</v>
       </c>
       <c r="P7" s="8">
-        <v>57.92</v>
+        <v>151.67</v>
       </c>
       <c r="Q7" s="8">
-        <v>46.9</v>
+        <v>122.81</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>