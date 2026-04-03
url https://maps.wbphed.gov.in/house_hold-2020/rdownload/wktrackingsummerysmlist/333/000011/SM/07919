--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -775,54 +775,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>36.38</v>
       </c>
       <c r="Q3" s="4">
-        <v>36.07</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>99.14</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1007,54 +1007,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="4">
         <v>81.32</v>
       </c>
       <c r="Q7" s="4">
-        <v>36.62</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>45.04</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1066,88 +1066,88 @@
         <v>51</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P8" s="4">
         <v>87.31</v>
       </c>
       <c r="Q8" s="4">
-        <v>71.82</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>82.26</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>229.41</v>
       </c>
       <c r="P9" s="8">
-        <v>144.51</v>
+        <v>0</v>
       </c>
       <c r="Q9" s="8">
-        <v>62.99</v>
+        <v>0</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>