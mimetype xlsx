--- v1 (2026-04-03)
+++ v2 (2026-08-28)
@@ -89,141 +89,141 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of Functional Household Tap Connection (FHTC) unde Jal Swapna (JJM) of mouza Faridpur ( 314641 ) &amp; Bhaduria Para ( 314643 ) of Faridpur under Ground Water Based Water Supply Scheme for arsenic affected areas of Jalangi Block of Murshidabad Di</t>
   </si>
   <si>
     <t>SM/07919</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Retrofitting Providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission ) and under command area of village of Bhaduria Para( Village Code -314643) under Faridpur Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Jalangi Block under Murshidabad Division P.H.E Dte. (Scheme I.D.-0005184121)</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000509/2020-2021</t>
+  </si>
+  <si>
+    <t>655/MURD</t>
+  </si>
+  <si>
+    <t>18/02/2021</t>
+  </si>
+  <si>
+    <t>19/04/2021</t>
+  </si>
+  <si>
+    <t>ASHOK KUMAR SINHA</t>
+  </si>
+  <si>
+    <t>Retrofitting Providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission ) and under command area of village of Faridpur ( Village Code -314641) under Faridpur Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Jalangi Block under Murshidabad Division P.H.E Dte. (Scheme I.D.-0005184121)</t>
+  </si>
+  <si>
+    <t>ORD/000300/2021-2022</t>
+  </si>
+  <si>
+    <t>2349/MURD</t>
+  </si>
+  <si>
+    <t>05/08/2021</t>
+  </si>
+  <si>
+    <t>04/10/2021</t>
+  </si>
+  <si>
+    <t>NATIONAL CONSTRUCTION (PROP:NIZAMUL BISWAS)</t>
+  </si>
+  <si>
     <t>Extension of Distribution UPVC pipeline for Providing Functional Household Tap connection (FHTC) in connection with Jal Swapna (Jal Jeevan Mission) and under command areas of village of Bhaduriapara (Village Code-314643) under Faridpur Ground water based water suply scheme for Arsenic affected areas of Jalangi Block, under Murshidabad Division, P.H.E. Dte. (scheme ID- 0005184121)</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001834/2021-2022</t>
   </si>
   <si>
     <t>766/MURD</t>
   </si>
   <si>
     <t>22/03/2022</t>
   </si>
   <si>
     <t>21/04/2022</t>
   </si>
   <si>
     <t>M/S. SINHA &amp; SONS</t>
   </si>
   <si>
+    <t>Retrofitting of Functional Household Tap Connections (FHTC) and allied works in connection with 'JAL SWAPNA (JAL JEEVAN MISSION)' from existing Distribution system within the Command area of village FARIDPUR (Village Code 314641) under FARIDPUR Ground Water Based Water Supply Scheme for arsenic affected areas of JALANGI Block in the District of Murshidabad. Tender no - 246 of 21-22 by EE MURD</t>
+  </si>
+  <si>
+    <t>VCH/001494/2021-2022</t>
+  </si>
+  <si>
+    <t>395-MSD/21-22</t>
+  </si>
+  <si>
+    <t>23/03/2022</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R(Consultancy work) inconnection with the Functional Household Connection of different existing PWSS(Faridpur Zone-II PWSS Scheme,Block-Jalangi)to be Augmentation/Rejuvination under Murshidabad Division P.H.E. Dte. Tender no - 369 of 21-22 by EE MSD, and Scheme Code: 7919</t>
   </si>
   <si>
     <t>VCH/000037/2022-2023</t>
   </si>
   <si>
     <t>13-MSD/22-23</t>
   </si>
   <si>
     <t>14/04/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT.LTD.</t>
   </si>
   <si>
     <t>Preparation of D.P.R(Consultancy work) in connection with the Functional Household Connection of different existing PWSS(Faridpur Zone-I PWSS Scheme,Block-Jalangi) to be Augmentation/Rejuvination under Murshidabad Division P.H.E. Dte. Tender no - 368 of 21-22 by EE MSD, and Scheme Code: 7919</t>
   </si>
   <si>
     <t>VCH/000038/2022-2023</t>
-  </si>
-[...46 lines deleted...]
-    <t>04/10/2021</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -772,382 +772,382 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>36.38</v>
+        <v>81.32</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>36.62</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>45.04</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>7.25</v>
+        <v>87.31</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>71.82</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>82.26</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>5.36</v>
+        <v>36.38</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>36.07</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.14</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="P6" s="4">
         <v>11.79</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>81.32</v>
+        <v>7.25</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>87.31</v>
+        <v>5.36</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>229.41</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>144.51</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>62.99</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>