--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -878,54 +878,54 @@
         <v>35</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="4">
         <v>21.07</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.78</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>22.7</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1000,54 +1000,54 @@
       <c r="I7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P7" s="4">
         <v>46.24</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>8.62</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>18.65</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1061,88 +1061,88 @@
       <c r="I8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P8" s="4">
         <v>6.65</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>5.74</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>86.33</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>53</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>170.7</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>19.15</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>11.22</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>