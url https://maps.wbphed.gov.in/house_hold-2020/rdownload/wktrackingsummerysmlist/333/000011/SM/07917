--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -89,114 +89,114 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of Functional Household Tap Connection (FHTC) unde Jal Swapna (JJM) of mouza Dakshin Nagar (314728) &amp; Jhaubaria (314729) of Juginda under Ground Water Based Water Supply Scheme for arsenic affected areas of Domkal Block of Murshidabad Distric</t>
   </si>
   <si>
     <t>SM/07917</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Retrofitting Providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission ) and under command area of village of Dakshin Nagar ( Village Code -314728) under Juginda Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Domkal Block under Murshidabad Division P.H.E Dte. (Scheme I.D. 0001723344).</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000740/2020-2021</t>
+  </si>
+  <si>
+    <t>594 / MURD</t>
+  </si>
+  <si>
+    <t>09/02/2021</t>
+  </si>
+  <si>
+    <t>10/04/2021</t>
+  </si>
+  <si>
+    <t>SUJIT KUMAR SAHA</t>
+  </si>
+  <si>
+    <t>Retrofitting Providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission ) and under command area of village of Jhaubaria ( Village Code -314729) under Juginda Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Domkal Block under Murshidabad Division P.H.E Dte. (Scheme I.D.-0001723344).</t>
+  </si>
+  <si>
+    <t>ORD/000729/2020-2021</t>
+  </si>
+  <si>
+    <t>584/MURD</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE (SUBRATA DAS)</t>
+  </si>
+  <si>
+    <t>ORD/000171/2020-2021</t>
+  </si>
+  <si>
+    <t>594/MURD</t>
+  </si>
+  <si>
     <t>Retrofitting of Functional Household Tap Connection (FHTC) and allied works in connection with Jal Swapna (JJM) from existing distribution system within the command area of Village DAKSHIN NAGAR (Village Code: 314728) under JUGINDA Ground Water Based Water Supply Scheme for arsenic affected areas of Domkal Block of Murshidabad District under Murshidabad Division, PHE Dte. Tender no- 003 of 20-21 by EE / MSD</t>
   </si>
   <si>
     <t>VCH/000226/2021-2022</t>
   </si>
   <si>
     <t>17-MSD / 21-22</t>
   </si>
   <si>
     <t>13/08/2021</t>
   </si>
   <si>
-    <t>SUJIT KUMAR SAHA</t>
-[...1 lines deleted...]
-  <si>
     <t>Retrofitting of Functional Household Tap Connection (FHTC) under Jal Swapna (JJM) of village JHAUBARIA (Village Code: 314729) under JUGINDA Ground Water Based Water Supply Scheme for arsenic affected areas of DOMKAL, Block of Murshidabad District under Murshidabad Division, PHE Dte. (Scheme ID : 0001723344) Tender no- 825 of 20-21 by EE / MURD</t>
   </si>
   <si>
     <t>VCH/000189/2021-2022</t>
   </si>
   <si>
     <t>15-MSD / 21-22</t>
   </si>
   <si>
     <t>10/08/2021</t>
-  </si>
-[...37 lines deleted...]
-    <t>594/MURD</t>
   </si>
   <si>
     <t>Relaying of different dia UPVC pipeline for Balance Providing Functional Household Tap connection (FHTC) of 94 nos in connection with Jal Swapna (Jal Jeevan Mission) and under command areas of village of Jhaubaria (Village Code-314729) under Juginda Ground water based water suply scheme for Arsenic affected areas of DomkalBlock, under Murshidabad Division, P.H.E. Dte. (scheme ID- 0001723344)</t>
   </si>
   <si>
     <t>ORD/001835/2021-2022</t>
   </si>
   <si>
     <t>767/MURD</t>
   </si>
   <si>
     <t>22/03/2022</t>
   </si>
   <si>
     <t>11/04/2022</t>
   </si>
   <si>
     <t>MONDAL ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -741,350 +741,350 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>36.26</v>
+        <v>46.24</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="I4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="L4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>14.24</v>
+        <v>21.07</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.78</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>22.7</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>21.07</v>
+        <v>46.24</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.78</v>
+        <v>8.62</v>
       </c>
       <c r="R5" s="4">
-        <v>22.7</v>
+        <v>18.65</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J6" s="13" t="s">
+      <c r="M6" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="K6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N6" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P6" s="4">
-        <v>46.24</v>
+        <v>36.26</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="I7" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="J7" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>46.24</v>
+        <v>14.24</v>
       </c>
       <c r="Q7" s="4">
-        <v>8.62</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>18.65</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P8" s="4">
         <v>6.65</v>
       </c>
       <c r="Q8" s="4">
         <v>5.74</v>
       </c>
       <c r="R8" s="4">
         <v>86.33</v>
       </c>