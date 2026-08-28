--- v0 (2026-04-03)
+++ v1 (2026-08-28)
@@ -89,87 +89,87 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of Functional Household Tap Connection (FHTC) unde Jal Swapna (JJM) of mouza Kupila ( 314741 ) of Kupila under Ground Water Based Water Supply Scheme for arsenic affected areas of Domkal Block of Murshidabad District ( PART-I )</t>
   </si>
   <si>
     <t>SM/07911</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Kupila (Village code 314741) under Kupila Ground Based Water Supply Scheme for Arsenic Affected Area of Domkal Block, under Murshidabad Division, PHE Dte. Scheme ID 0001723481 (Sl-1)</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/001144/2021-2022</t>
+  </si>
+  <si>
+    <t>3675/MURD</t>
+  </si>
+  <si>
+    <t>25/11/2021</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>M/S. SINHA &amp; SONS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000015/2021-2022</t>
   </si>
   <si>
     <t>395/A/MURD</t>
   </si>
   <si>
     <t>16/02/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...22 lines deleted...]
-    <t>M/S. SINHA &amp; SONS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,139 +696,139 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>11.77</v>
+        <v>119.26</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>119.26</v>
+        <v>11.77</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>131.03</v>