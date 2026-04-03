--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -734,54 +734,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.02</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.01</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>99.62</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -793,54 +793,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="P4" s="4">
         <v>4.14</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.95</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>95.32</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -854,88 +854,88 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>72.04</v>
       </c>
       <c r="Q5" s="4">
-        <v>35.34</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>49.05</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>40</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>80.21</v>
       </c>
       <c r="P6" s="8">
-        <v>43.3</v>
+        <v>0</v>
       </c>
       <c r="Q6" s="8">
-        <v>53.98</v>
+        <v>0</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>