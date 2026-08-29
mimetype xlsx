--- v1 (2026-04-03)
+++ v2 (2026-08-29)
@@ -89,81 +89,81 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of Functional Household Tap Connection (FHTC) unde Jal Swapna (JJM) of mouza Juranpur (314720) of Juranpur under Ground Water Based Water Supply Scheme for arsenic affected areas of Domkal Block of Murshidabad District ( PART-I )</t>
   </si>
   <si>
     <t>SM/07909</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Extension of pipeline from different (Shibnagar laskarpur, juranpur, Juginda Zone-II, Tekaraipur, Garibpur Z-I, Aminabad) water supply scheme forn connection of Health Centre under Domkal &amp; Raninagar-I Block under Islampur Sub-Division under Murshidabad Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/002124/2021-2022</t>
+  </si>
+  <si>
+    <t>381/1/ISD</t>
+  </si>
+  <si>
+    <t>26/07/2021</t>
+  </si>
+  <si>
+    <t>25/08/2021</t>
+  </si>
+  <si>
+    <t>NABIRUL ISLAM</t>
+  </si>
+  <si>
     <t>Extension of pipeline from different (Juranpur &amp; Tekaraipur) water supply scheme forn connection of Health Centre under Domkal &amp; Raninagar-I Block under Islampur Sub-Division under Murshidabad Division, PHE Dte.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000319/2021-2022</t>
   </si>
   <si>
     <t>380/1/ISD</t>
   </si>
   <si>
-    <t>26/07/2021</t>
-[...4 lines deleted...]
-  <si>
     <t>M/S. SAJEDA ENTERPRISE</t>
-  </si>
-[...10 lines deleted...]
-    <t>NABIRUL ISLAM</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connections (FHTC) of 1467 nos in connection with (Jal Jeevan Mission ) and under command area of village of Juranpur ( Village Code -314720) under Juranpur Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Domkol Block under Murshidabad Division P.H.E Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/000204/2022-2023</t>
   </si>
   <si>
     <t>1380/MURD</t>
   </si>
   <si>
     <t>26/05/2022</t>
   </si>
   <si>
     <t>25/07/2022</t>
   </si>
   <si>
     <t>M/S. S. DAS AND ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -731,119 +731,119 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>4.02</v>
+        <v>4.14</v>
       </c>
       <c r="Q3" s="4">
+        <v>3.95</v>
+      </c>
+      <c r="R3" s="4">
+        <v>95.32</v>
+      </c>
+      <c r="S3" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="P4" s="4">
-        <v>4.14</v>
+        <v>4.02</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.01</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.62</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
@@ -854,88 +854,88 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>72.04</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>35.34</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>49.05</v>
       </c>
       <c r="S5" s="4">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>80.21</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>43.3</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>53.98</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>