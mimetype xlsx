--- v0 (2025-12-17)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -74,54 +74,216 @@
   <si>
     <t>WO Number</t>
   </si>
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
+    <t>MURSHIDABAD</t>
+  </si>
+  <si>
+    <t>Murshidabad Division</t>
+  </si>
+  <si>
+    <t>Retrofitting of Functional Household Tap Connection (FHTC) unde Jal Swapna (JJM) of mouza Kantanagar ( 314437 ) of Kantanagar under Ground Water Based Water Supply Scheme for arsenic affected areas of Bhagwangola - I Block of Murshidabad District ( PART-</t>
+  </si>
+  <si>
+    <t>SM/07907</t>
+  </si>
+  <si>
+    <t>Retrofitting</t>
+  </si>
+  <si>
+    <t>Formation &amp; Functioning of Women &amp; Girls for water (JAL YODHA) in connection with IEC Activty for FHTC work at KANTANAGAR G.P. under Murshidabad Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER (HQ)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000405/2021-2022</t>
+  </si>
+  <si>
+    <t>247/LSD</t>
+  </si>
+  <si>
+    <t>18/08/2021</t>
+  </si>
+  <si>
+    <t>17/09/2021</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
+  </si>
+  <si>
+    <t>Formation &amp; Functioning of Women &amp; Girls for water (JAL YODHA) in connection with IEC Activty for FHTC work at BILBORAKOPRA G.P. under Murshidabad Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000401/2021-2022</t>
+  </si>
+  <si>
+    <t>244/LSD</t>
+  </si>
+  <si>
+    <t>IMAGIN COMMUNICATION</t>
+  </si>
+  <si>
+    <t>Formation &amp; Functioning of Women &amp; Girls for water (JAL YODHA) in connection with IEC Activty for FHTC work at LALGOLA G.P. under Murshidabad Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000399/2021-2022</t>
+  </si>
+  <si>
+    <t>243/LSD</t>
+  </si>
+  <si>
+    <t>Retrofitting Providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal JeevanMission ) and under command area of village of Kantanagar ( Village Code -314437) (Part-II) &amp; adjoining habitation under Kantanagar Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Bhagwangola-I Block under Murshidabad Division P.H.E Dte. (Scheme I.D.- 0005186155)</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000398/2021-2022</t>
+  </si>
+  <si>
+    <t>2534/MURD</t>
+  </si>
+  <si>
+    <t>19/08/2021</t>
+  </si>
+  <si>
+    <t>18/10/2021</t>
+  </si>
+  <si>
+    <t>J.S. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Restoration of road for laying of different dia UPVC/CI/DI pipelines at jali Bagicha area under the Improvement work of Kantanagar Water Supply Scheme under Lalbagh Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001279/2021-2022</t>
+  </si>
+  <si>
+    <t>417/LSD</t>
+  </si>
+  <si>
+    <t>31/12/2021</t>
+  </si>
+  <si>
+    <t>07/01/2022</t>
+  </si>
+  <si>
+    <t>ANUPA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Retrofitting of Functional Household Tap Connections (FHTC) and allied works in connection with 'JAL SWAPNA (JAL JEEVAN MISSION) from existing Distribution system within the Command area of village KANTANAGAR (Village Code 314437) PART-I under KANTANAGAR Ground Water Based Water Supply Scheme for arsenic affected areas of BHGWANGOLA-I Block in the District of Murshidabad. Tender no - 271 of 21-22 by EE MURD</t>
+  </si>
+  <si>
+    <t>VCH/001484/2021-2022</t>
+  </si>
+  <si>
+    <t>392-MSD/21-22</t>
+  </si>
+  <si>
+    <t>23/03/2022</t>
+  </si>
+  <si>
+    <t>M/S. GHOSH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Allied work for Laying of different dia UPVC Pipeline at Chaipara, Kupkandi, Kalinagar, Dararkandi, Ashan para &amp; Tikor para area of village Kantanagar ( Village Code 314437) in connection with "Retrofitting Providing Functional Household Tap connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Kantanagar ( Village Code 314437) (Part-I) &amp; adjoining habitation under Kantanagar Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Bhagwangola-I Block under Murshidabad Division P.H.E. Dte. (Scheme I.D.- 0005186155)" (Part-C).</t>
+  </si>
+  <si>
+    <t>ORD/000354/2022-2023</t>
+  </si>
+  <si>
+    <t>296/LSD</t>
+  </si>
+  <si>
+    <t>12/07/2022</t>
+  </si>
+  <si>
+    <t>11/08/2022</t>
+  </si>
+  <si>
+    <t>DEBASISH SARKAR</t>
+  </si>
+  <si>
+    <t>Retrofitting Providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal JeevanMission ) and under command area of village of Kantanagar ( Village Code -314437) (Part-I) &amp; adjoining habitation under Kantanagar Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Bhagwangola-I Block under Murshidabad Division P.H.E Dte. (Scheme I.D.-0005186155)</t>
+  </si>
+  <si>
+    <t>ORD/000323/2021-2022</t>
+  </si>
+  <si>
+    <t>2396/MURD</t>
+  </si>
+  <si>
+    <t>10/08/2021</t>
+  </si>
+  <si>
+    <t>09/10/2021</t>
+  </si>
+  <si>
+    <t>Laying of Different dia UPVC Pipeline at Jalibagicha, Kupkandi, Kalinagar, Dararkandi, Ashan para &amp; Tikor para area of village Kantanagar (Village Code-314437) in connection with " Retrofitting Providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission ) and under command area of village of Kantanagr (Village code 314437) Part-II &amp; adjoining habitation under Kantanagar Ground water based water supply scheme for Arsenic Affected Area of Bhagwangola-I Block, under Murshidabad Division, P.H.E. Dte. (Scheme I.D.- 0005186155).</t>
+  </si>
+  <si>
+    <t>ORD/001726/2021-2022</t>
+  </si>
+  <si>
+    <t>706/MURD</t>
+  </si>
+  <si>
+    <t>14/03/2022</t>
+  </si>
+  <si>
+    <t>13/05/2022</t>
+  </si>
+  <si>
     <t>Total</t>
-  </si>
-[...1 lines deleted...]
-    <t>NAN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -154,79 +316,91 @@
         <fgColor rgb="FFddd9c3"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="15">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -495,203 +669,744 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W3"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
-    <col min="6" max="6" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
-    <col min="11" max="11" width="19.995117" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="13" max="13" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
     </row>
     <row r="2" spans="1:23">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="B2" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="3" t="s">
+      <c r="C2" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="3" t="s">
+      <c r="D2" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="7" t="s">
+      <c r="E2" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="3" t="s">
+      <c r="F2" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="3" t="s">
+      <c r="G2" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="9" t="s">
+      <c r="H2" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="9" t="s">
+      <c r="I2" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="J2" s="9" t="s">
+      <c r="J2" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="K2" s="4" t="s">
+      <c r="K2" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="L2" s="4" t="s">
+      <c r="L2" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="M2" s="4" t="s">
+      <c r="M2" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="N2" s="4" t="s">
+      <c r="N2" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="O2" s="4" t="s">
+      <c r="O2" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="P2" s="4" t="s">
+      <c r="P2" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="Q2" s="4" t="s">
+      <c r="Q2" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="R2" s="4" t="s">
+      <c r="R2" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="S2" s="4" t="s">
+      <c r="S2" s="6" t="s">
         <v>19</v>
       </c>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="3">
+        <v>1</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="5"/>
-[...18 lines deleted...]
-      <c r="Q3" s="6" t="s">
+      <c r="C3" s="3"/>
+      <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="R3" s="6"/>
-      <c r="S3" s="6"/>
+      <c r="E3" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H3" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K3" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="M3" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N3" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O3" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P3" s="4">
+        <v>4.18</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>0</v>
+      </c>
+      <c r="R3" s="4">
+        <v>0</v>
+      </c>
+      <c r="S3" s="4">
+        <v>1</v>
+      </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
+    <row r="4" spans="1:23">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="P4" s="4">
+        <v>4.18</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>0</v>
+      </c>
+      <c r="R4" s="4">
+        <v>0</v>
+      </c>
+      <c r="S4" s="4">
+        <v>0</v>
+      </c>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="1"/>
+    </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P5" s="4">
+        <v>4.18</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>0</v>
+      </c>
+      <c r="R5" s="4">
+        <v>0</v>
+      </c>
+      <c r="S5" s="4">
+        <v>0</v>
+      </c>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P6" s="4">
+        <v>94.61</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>59.54</v>
+      </c>
+      <c r="R6" s="4">
+        <v>62.94</v>
+      </c>
+      <c r="S6" s="4">
+        <v>0</v>
+      </c>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="P7" s="4">
+        <v>0.94</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>0</v>
+      </c>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P8" s="4">
+        <v>61.6</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P9" s="4">
+        <v>4.76</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P10" s="4">
+        <v>94.58</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P11" s="4">
+        <v>37.51</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>306.54</v>
+      </c>
+      <c r="P12" s="8">
+        <v>59.54</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>19.42</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>