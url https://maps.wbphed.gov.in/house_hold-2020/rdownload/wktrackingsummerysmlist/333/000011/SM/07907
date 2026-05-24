--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -1015,54 +1015,54 @@
       <c r="I6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>94.61</v>
       </c>
       <c r="Q6" s="4">
-        <v>59.54</v>
+        <v>153.42</v>
       </c>
       <c r="R6" s="4">
-        <v>62.94</v>
+        <v>162.16</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1076,54 +1076,54 @@
       <c r="I7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>0.94</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.94</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1192,54 +1192,54 @@
         <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>4.76</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.73</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.28</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1312,88 +1312,88 @@
         <v>70</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P11" s="4">
         <v>37.51</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>37.47</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.92</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>75</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>306.54</v>
       </c>
       <c r="P12" s="8">
-        <v>59.54</v>
+        <v>196.56</v>
       </c>
       <c r="Q12" s="8">
-        <v>19.42</v>
+        <v>64.12</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>