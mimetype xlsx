--- v0 (2025-12-15)
+++ v1 (2026-08-28)
@@ -89,138 +89,138 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of Functional Household Tap Connection (FHTC) unde Jal Swapna (JJM) of mouza Hosenpur, Hilora &amp; Lalupur (313888, 313898 &amp; 313890) of Kusumgachhi under Ground Water Based Water Supply Scheme for arsenic affected areas of Suti - I Block of Murs</t>
   </si>
   <si>
     <t>SM/07773</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Retrofitting Providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission ) and under command area of village of Hilora ( Village Code -313898) under Kusumgachhi Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Suti-I Block under Murshidabad Division P.H.E Dte. (Scheme I.D.-0001723224)</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000512/2020-2021</t>
+  </si>
+  <si>
+    <t>593/MURD</t>
+  </si>
+  <si>
+    <t>09/02/2021</t>
+  </si>
+  <si>
+    <t>10/04/2021</t>
+  </si>
+  <si>
+    <t>HOQUEDAR ALI</t>
+  </si>
+  <si>
     <t>Retrofitting Providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission ) and under command area of village of Lalupur ( Village Code -313890) under Kusumgachhi Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Suti-I Block under Murshidabad Division P.H.E Dte. (Scheme I.D.-0001723224)</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...1 lines deleted...]
-  <si>
     <t>JUNIOR ENGINEER 2</t>
   </si>
   <si>
     <t>ORD/000506/2020-2021</t>
   </si>
   <si>
     <t>596/MURD</t>
   </si>
   <si>
-    <t>09/02/2021</t>
-[...4 lines deleted...]
-  <si>
     <t>PRATAP KUMAR SINHA</t>
   </si>
   <si>
+    <t>Retrofitting of Functional Household Tap Connection (FHTC) unde Jal Swapna (JJM) of mouza Hosenpur, Hilora &amp; Lalupur (313888, 313898 &amp; 313890) of Kusumgachhi under Ground Water Based Water Supply Scheme for arsenic affected areas of Suti - I Block of Murshidabad District (PART-I), tno- 895/20-21/EE</t>
+  </si>
+  <si>
+    <t>VCH/000682/2021-2022</t>
+  </si>
+  <si>
+    <t>171-MSD/21-22</t>
+  </si>
+  <si>
+    <t>28/10/2021</t>
+  </si>
+  <si>
     <t>Retrofitting of Functional Household Tap Connection (FHTC) and allied works in connection with Jal Swapna (JJM) from existing distribution system within the command area of Village LALUPUR (Village Code: 313890) under KASUMGACHHI Ground Water Based Water Supply Scheme for arsenic affected areas of Suti-I Block of Murshidabad District under Murshidabad Division, PHE Dte. (Scheme ID- 0001723224). Tender no- 782 of 20-21 by EE / MSD</t>
   </si>
   <si>
     <t>VCH/000192/2021-2022</t>
   </si>
   <si>
     <t>10-MSD / 21-22</t>
   </si>
   <si>
     <t>06/08/2021</t>
   </si>
   <si>
     <t>M/S PRATAP KUMAR SINHA</t>
   </si>
   <si>
-    <t>Retrofitting of Functional Household Tap Connection (FHTC) unde Jal Swapna (JJM) of mouza Hosenpur, Hilora &amp; Lalupur (313888, 313898 &amp; 313890) of Kusumgachhi under Ground Water Based Water Supply Scheme for arsenic affected areas of Suti - I Block of Murshidabad District (PART-I), tno- 895/20-21/EE</t>
-[...11 lines deleted...]
-    <t>HOQUEDAR ALI</t>
+    <t>Interconnection of DI pipe line between allied balance work of ¿¿HILORA ¿..under Murshidabad Div PHE DTE. Tender no - 67 of 21-22 by AE JSD</t>
+  </si>
+  <si>
+    <t>VCH/000002/2022-2023</t>
+  </si>
+  <si>
+    <t>01-MSD/22-23</t>
+  </si>
+  <si>
+    <t>14/04/2022</t>
+  </si>
+  <si>
+    <t>SAMAR MUKHERJEE</t>
   </si>
   <si>
     <t>Construction of allied balance work of ¿¿HILORA ¿..under JSD PHE DTE. Tender no - 66 of 21-22 by AE JSD</t>
   </si>
   <si>
     <t>VCH/000003/2022-2023</t>
   </si>
   <si>
     <t>02-MSD/22-23</t>
-  </si>
-[...25 lines deleted...]
-    <t>593/MURD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -769,349 +769,349 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>6.24</v>
+        <v>64.7</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>4.24</v>
+        <v>6.24</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="P5" s="4">
         <v>59.07</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>4.97</v>
+        <v>4.24</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N7" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="P7" s="4">
         <v>4.85</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...4 lines deleted...]
-      <c r="J8" s="13" t="s">
         <v>52</v>
       </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="P8" s="4">
-        <v>64.7</v>
+        <v>4.97</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>55</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>144.08</v>