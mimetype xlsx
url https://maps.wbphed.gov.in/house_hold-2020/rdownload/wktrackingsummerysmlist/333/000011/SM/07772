--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -830,54 +830,54 @@
         <v>30</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>1.95</v>
       </c>
       <c r="Q4" s="4">
-        <v>1.94</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>99.36</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -889,54 +889,54 @@
         <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>3.65</v>
       </c>
       <c r="Q5" s="4">
-        <v>3.64</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>99.79</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -950,54 +950,54 @@
       <c r="I6" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>33.55</v>
       </c>
       <c r="Q6" s="4">
-        <v>33.54</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>99.99</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1011,88 +1011,88 @@
       <c r="I7" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>154.82</v>
       </c>
       <c r="Q7" s="4">
-        <v>144.08</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>93.06</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>204.89</v>
       </c>
       <c r="P8" s="8">
-        <v>183.2</v>
+        <v>0</v>
       </c>
       <c r="Q8" s="8">
-        <v>89.42</v>
+        <v>0</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>