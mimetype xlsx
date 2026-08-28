--- v1 (2026-04-03)
+++ v2 (2026-08-28)
@@ -89,141 +89,141 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of Functional Household Tap Connection (FHTC) unde Jal Swapna (JJM) of mouza Raypur (314582) &amp; Khidirpar (314739) of Katakobra under Ground Water Based Water Supply Scheme for arsenic affected areas of Domkal Block of Murshidabad District ( P</t>
   </si>
   <si>
     <t>SM/07772</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Retrofitting Providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission ) and under command area of village of Khidir Para ( Village Code -314739) under Katakobra Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Domkal Block under Murshidabad Division P.H.E Dte. (Scheme I.D.-0005185646).</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000513/2020-2021</t>
+  </si>
+  <si>
+    <t>580/MURD</t>
+  </si>
+  <si>
+    <t>09/02/2021</t>
+  </si>
+  <si>
+    <t>10/04/2021</t>
+  </si>
+  <si>
+    <t>KAMIRUL SK AND CO. (PART: KAMIRUL SK. &amp; OTHERS)</t>
+  </si>
+  <si>
     <t>Retrofitting of Functional Household Tap Connection (FHTC) and allied works in connection with Jal Swapna Mission (JJM) from existing distribution system within the command area of Village DEPUTIPAR (Village Code-314582) under GODHANPARA Ground Water Supply Scheme for Arsenic Affected Area of RANINAGAR-II BLOCK under Murshidabad Division, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/000235/2021-2022</t>
   </si>
   <si>
     <t>31-MSD / 21-22</t>
   </si>
   <si>
     <t>27/08/2021</t>
   </si>
   <si>
     <t>M/S ROY &amp; BOSE ENTERPRISE</t>
   </si>
   <si>
+    <t>Formal work order for Retrofitting Functional Household Tap Connections (FHTC) under Jal Swapna (Jal Jeevan Mission) and under command area of village of Raypur (Village code-314582) under KatakobraGround Water Based Water Supply Scheme for Arsenic Affected Areas of Domkal Block of Murshidabad District under Murshidabad Division P.H.E Dte. (Scheme ID-0005185646)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000549/2022-2023</t>
+  </si>
+  <si>
+    <t>2765/MURD</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>27/01/2023</t>
+  </si>
+  <si>
+    <t>SOFIQUL ISLAM</t>
+  </si>
+  <si>
     <t>Repairing &amp; Renovation of the Boundary wall of pump House No-2 Both &amp; Allied works under Katakopra Zone- I &amp; II water Supply scheme ,Block-Domkal,Under Islampur Sub Division,Under Murshidabad Division, P.H.E Dte. In the District of Murshidabad</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/002122/2021-2022</t>
   </si>
   <si>
     <t>48/ISD</t>
   </si>
   <si>
     <t>28/01/2022</t>
   </si>
   <si>
     <t>27/02/2022</t>
   </si>
   <si>
     <t>PARTHA RAJAK</t>
   </si>
   <si>
     <t>Repairing &amp; Renovation of the pump House No-1 &amp; 2 under Katakopra Zone-I water Supply scheme ,Block-Domkal,Under Islampur Sub Division,Under Murshidabad Division, P.H.E Dte. In the District of Murshidabad</t>
   </si>
   <si>
     <t>ORD/001240/2021-2022</t>
   </si>
   <si>
     <t>46/ISD</t>
   </si>
   <si>
     <t>29/03/2022</t>
   </si>
   <si>
     <t>PRAVAT KUMAR GHOSH</t>
-  </si>
-[...40 lines deleted...]
-    <t>SOFIQUL ISLAM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -750,349 +750,349 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>10.92</v>
+        <v>33.55</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>33.54</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>1.95</v>
+        <v>10.92</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>3.65</v>
+        <v>154.82</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>144.08</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>93.06</v>
       </c>
       <c r="S5" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>33.55</v>
+        <v>1.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.94</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.36</v>
       </c>
       <c r="S6" s="4">
-        <v>80</v>
+        <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>154.82</v>
+        <v>3.65</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.64</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.79</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>204.89</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>183.2</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>89.42</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>