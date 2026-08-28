--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,195 +89,195 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of Functional Household Tap Connection (FHTC) unde Jal Swapna (JJM) of mouza Hasimpur (313861) of Hasimpur under Ground Water Based Water Supply Scheme for arsenic affected areas of Samserganj Block of Murshidabad District (PART-I)</t>
   </si>
   <si>
     <t>SM/07771</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village RAMAKANTAPUR (Village code 314029) under Surface Based Water Supply Scheme for Arsenic Affected Area of Raghunathganj-I Block, under Murshidabad Division, PHE Dte. Scheme ID - 0001756489 in the District of Murshidabad. (Sl No-1)</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>Junior Engineer,JUNIOR ENGINEER_RAGHUNATHGANJ - II BLOCK</t>
+  </si>
+  <si>
+    <t>ORD/000762/2020-2021</t>
+  </si>
+  <si>
+    <t>3115/MURD</t>
+  </si>
+  <si>
+    <t>09/12/2020</t>
+  </si>
+  <si>
+    <t>07/06/2021</t>
+  </si>
+  <si>
+    <t>M/S. SINHA &amp; SONS</t>
+  </si>
+  <si>
+    <t>Retrofitting Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission ) and under command area of village of Hasimpur ( Village Code -313861) under Hasimpur Ground Water Based Water Supply Scheme for Arsenic Affected Areas of SAMSERGANJ Block under Murshidabad Division P.H.E Dte. (Scheme I.D.-0001723174)</t>
+  </si>
+  <si>
+    <t>ORD/001594/2021-2022</t>
+  </si>
+  <si>
+    <t>398/MURD</t>
+  </si>
+  <si>
+    <t>16/02/2022</t>
+  </si>
+  <si>
+    <t>17/04/2022</t>
+  </si>
+  <si>
+    <t>DIPAYAN DEY</t>
+  </si>
+  <si>
     <t>Laying of different dia UPVC pipe line in connection with FHTC work at Jyatkundu, village Hasimpur (Village Code-313861) under Hasimpur Ground Water Supply Scheme for Arsenic Affected areas of Samserganj Block under Jangipur Sub-Division under Murshidabad Division, P.H.E Dte. (Part-D).</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000088/2022-2023</t>
   </si>
   <si>
     <t>234/JSD</t>
   </si>
   <si>
     <t>05/05/2022</t>
   </si>
   <si>
     <t>04/06/2022</t>
   </si>
   <si>
     <t>APU CONSTRUCTION</t>
   </si>
   <si>
+    <t>Laying of different dia UPVC pipe line in connection with FHTC work at Dhusaripara colony village Hasimpur (Village Code-313861) under Hasimpur Ground Water Supply Scheme for Arsenic Affected areas of Samserganj Block under Jangipur Sub-Division under Murshidabad Division, P.H.E Dte. (Part-A).</t>
+  </si>
+  <si>
+    <t>ORD/000085/2022-2023</t>
+  </si>
+  <si>
+    <t>231/JSD</t>
+  </si>
+  <si>
+    <t>Laying of different dia UPVC pipe line in connection with FHTC work at Hasimpur, village Hasimpur (Village Code-313861) under Hasimpur Ground Water Supply Scheme for Arsenic Affected areas of Samserganj Block under Jangipur Sub-Division under Murshidabad Division, P.H.E Dte. (Part-B).</t>
+  </si>
+  <si>
+    <t>ORD/000086/2022-2023</t>
+  </si>
+  <si>
+    <t>232/JSD</t>
+  </si>
+  <si>
+    <t>BARMAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of different dia UPVC pipe line in connection with FHTC work at Hasimpur, village Hasimpur (Village Code-313861) under Hasimpur Ground Water Supply Scheme for Arsenic Affected areas of Samserganj Block under Jangipur Sub-Division under Murshidabad Division, P.H.E Dte. (Part-C).</t>
+  </si>
+  <si>
+    <t>ORD/000087/2022-2023</t>
+  </si>
+  <si>
+    <t>233/JSD</t>
+  </si>
+  <si>
+    <t>MOTI RAHAMAN</t>
+  </si>
+  <si>
     <t>Laying of different dia UPVC pipe line in connection with FHTC work at Jyatkundu, village Hasimpur (Village Code-313861) under Hasimpur Ground Water Supply Scheme for Arsenic Affected areas of Samserganj Block under Jangipur Sub-Division under Murshidabad Division, P.H.E Dte. (Part-E).</t>
   </si>
   <si>
     <t>ORD/000090/2022-2023</t>
   </si>
   <si>
     <t>236/JSD</t>
   </si>
   <si>
     <t>NATIONAL CONSTRUCTION (MD ASRAFUL SK)</t>
   </si>
   <si>
-    <t>Laying of different dia UPVC pipe line in connection with FHTC work at Dhusaripara colony village Hasimpur (Village Code-313861) under Hasimpur Ground Water Supply Scheme for Arsenic Affected areas of Samserganj Block under Jangipur Sub-Division under Murshidabad Division, P.H.E Dte. (Part-A).</t>
-[...32 lines deleted...]
-    <t>MOTI RAHAMAN</t>
+    <t>Laying of DI pipeline and supplying of CI specials for interconnection of 2nd Tubewell site at Kankuria Jafrabad &amp; Dogachi(zone-II) and 1st Tubewell site at Hasimpur&amp; Bhasaipaikar(zone-I) and of Jangipur Sub-Division under Murshidabad Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000811/2022-2023</t>
+  </si>
+  <si>
+    <t>569/MURD</t>
+  </si>
+  <si>
+    <t>28/02/2023</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>MAA CONSTRUCTION</t>
   </si>
   <si>
     <t>RESTORATION OF DAMAGE PORTION OF ROAD DUE TO LAYING OF PHE PIPE LINE OF PURANDAPUR HIZOL</t>
   </si>
   <si>
     <t>BILL/01002/2023-2024</t>
   </si>
   <si>
     <t>441-MSD/2023-24</t>
   </si>
   <si>
     <t>15/12/2023</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, PWD, MURSHIDABAD HIGHWAY DIVISION-II</t>
   </si>
   <si>
     <t>BILL/00974/2023-2024</t>
   </si>
   <si>
     <t>14/12/2023</t>
-  </si>
-[...55 lines deleted...]
-    <t>MAA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -807,637 +807,637 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.83</v>
+        <v>65.21</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.58</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>0.88</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>4.82</v>
+        <v>71.07</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>65.57</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>92.27</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>4.84</v>
+        <v>4.83</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N6" s="4" t="s">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="P6" s="4">
-        <v>4.82</v>
+        <v>4.84</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="P7" s="4">
-        <v>4.8</v>
+        <v>4.82</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="I8" s="13"/>
+        <v>52</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P8" s="4">
-        <v>45.36</v>
+        <v>4.8</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="I9" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="L9" s="4"/>
+        <v>57</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>58</v>
+      </c>
       <c r="M9" s="4" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="P9" s="4">
-        <v>45.36</v>
+        <v>4.82</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="P10" s="4">
-        <v>65.21</v>
+        <v>2.6</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>2.61</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100.24</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>62</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>39</v>
+        <v>71</v>
       </c>
       <c r="P11" s="4">
-        <v>71.07</v>
+        <v>45.36</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="L12" s="4"/>
       <c r="M12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>2.6</v>
+        <v>45.36</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>253.71</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>68.76</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>27.1</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>