--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,195 +89,195 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of Functional Household Tap Connection (FHTC) unde Jal Swapna (JJM) of mouza Jagtai ( 313979 ) of Jagtai under Ground Water Based Water Supply Scheme for arsenic affected areas of Suti - II Block of Murshidabad District ( PART-I )</t>
   </si>
   <si>
     <t>SM/07769</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>EXTENSION OF PIPELINE AT AURANGABAD PHE SUB CENTRE &amp; JAGTAI SUB CENTRE UNDER SUTI -II BLOCK</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>Junior Engineer,JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000627/2019-2020</t>
+  </si>
+  <si>
+    <t>228/JSD</t>
+  </si>
+  <si>
+    <t>15/01/2020</t>
+  </si>
+  <si>
+    <t>15/01/2026</t>
+  </si>
+  <si>
+    <t>SUJIT CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Swapna Jal Jeevan Mission and under command area of village of JAGTAI (Village code 313979) under JAGTAI Ground Water Based Water Supply Scheme for Arsenic Affected Area of Suti-II Block, under Murshidabad Division, PHE Dte. Scheme ID 0005184165</t>
+  </si>
+  <si>
+    <t>ORD/001184/2021-2022</t>
+  </si>
+  <si>
+    <t>4023/MURD</t>
+  </si>
+  <si>
+    <t>24/12/2021</t>
+  </si>
+  <si>
+    <t>22/06/2022</t>
+  </si>
+  <si>
+    <t>HOQUEDAR ALI</t>
+  </si>
+  <si>
     <t>Formation &amp; Functioning of Women &amp; Girls for water (JAL YODHA) in connection with IEC Activty for FHTC work at JAGTAI-I G.P. under Murshidabad Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 2</t>
   </si>
   <si>
     <t>ORD/001332/2021-2022</t>
   </si>
   <si>
     <t>51/JSD</t>
   </si>
   <si>
     <t>25/01/2022</t>
   </si>
   <si>
     <t>24/02/2022</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
     <t>Formation &amp; Functioning of Women &amp; Girls for water (JAL YODHA) in connection with IEC Activty for FHTC work at JAGTAI-II G.P. under Murshidabad Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/001333/2021-2022</t>
   </si>
   <si>
     <t>52/JSD</t>
   </si>
   <si>
     <t>S.S.INFRASTRUCTURE</t>
   </si>
   <si>
-    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Swapna Jal Jeevan Mission and under command area of village of JAGTAI (Village code 313979) under JAGTAI Ground Water Based Water Supply Scheme for Arsenic Affected Area of Suti-II Block, under Murshidabad Division, PHE Dte. Scheme ID 0005184165</t>
-[...19 lines deleted...]
-  <si>
     <t>Allied work for Rising main connection to OHR &amp; AIRP in connection with FHTC work of Village of JAGTAI(Village Code-313979) under JAGTAI Water Supply Scheme (Scheme ID- 0005184165) under Jangipur Sub Division,P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000089/2022-2023</t>
   </si>
   <si>
     <t>235/JSD</t>
   </si>
   <si>
     <t>05/05/2022</t>
   </si>
   <si>
     <t>04/06/2022</t>
   </si>
   <si>
     <t>MAA CONSTRUCTION</t>
   </si>
   <si>
     <t>Allied work of laying of HDPE Pipe line for " Retrofitting Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission) under command area of village JAGTAI (Village Code-313979)"( Bara Masjid Para) under command area of Jagtai Ground Water based Water supply scheme for Arsenic Affected Areas of Suti-II Block under Murshidabad Division P.H.E Dte.(Scheme I.D.-0005184165) in the district of Murshidabad.</t>
   </si>
   <si>
     <t>ORD/000095/2022-2023</t>
   </si>
   <si>
     <t>241/JSD</t>
   </si>
   <si>
     <t>MONDAL CONSTRUCTION</t>
   </si>
   <si>
-    <t>EXTENSION OF PIPELINE AT AURANGABAD PHE SUB CENTRE &amp; JAGTAI SUB CENTRE UNDER SUTI -II BLOCK</t>
-[...17 lines deleted...]
-    <t>SUJIT CHOWDHURY</t>
+    <t>Laying of HDPE pipeline and FHTC of 191 nos. household for retrofitting works in Jagtai Ground water-based w/s scheme for arsenic affected areas of Suti-II Block under Murshidabad Division, PHE Dte. in the District of Murshidabad. (Scheme ID- 0005184165)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 6</t>
+  </si>
+  <si>
+    <t>ORD/000173/2023-2024</t>
+  </si>
+  <si>
+    <t>1935/MURD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
   </si>
   <si>
     <t>RESTORATION OF DAMAGE PORTION OF ROAD DUE TO LAYING OF PHE PIPE LINE OF PURANDAPUR HIZOL</t>
   </si>
   <si>
     <t>BILL/00974/2023-2024</t>
   </si>
   <si>
     <t>14/12/2023</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, PWD, MURSHIDABAD HIGHWAY DIVISION-II</t>
   </si>
   <si>
     <t>BILL/01002/2023-2024</t>
   </si>
   <si>
     <t>441-MSD/2023-24</t>
   </si>
   <si>
     <t>15/12/2023</t>
-  </si>
-[...16 lines deleted...]
-    <t>17/08/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -826,563 +826,563 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.16</v>
+        <v>1.97</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.94</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.83</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>4.16</v>
+        <v>91.83</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>91.45</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.59</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>91.83</v>
+        <v>4.16</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>3.84</v>
+        <v>4.16</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>4.77</v>
+        <v>3.84</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.84</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.82</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J8" s="13" t="s">
+      <c r="N8" s="4" t="s">
         <v>55</v>
-      </c>
-[...10 lines deleted...]
-        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>1.97</v>
+        <v>4.77</v>
       </c>
       <c r="Q8" s="4">
+        <v>4.7</v>
+      </c>
+      <c r="R8" s="4">
+        <v>98.36</v>
+      </c>
+      <c r="S8" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>62</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="L9" s="4"/>
+        <v>63</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>64</v>
+      </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>38</v>
       </c>
       <c r="P9" s="4">
-        <v>45.36</v>
+        <v>41.12</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>39.92</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>97.08</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="L10" s="4"/>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>45.36</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>43</v>
+        <v>70</v>
       </c>
       <c r="P11" s="4">
-        <v>41.12</v>
+        <v>45.36</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>242.57</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>141.85</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>58.48</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>