--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,138 +89,138 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of Functional Household Tap Connection (FHTC) unde Jal Swapna (JJM) of mouza Salar (315742 ) of Salar under Ground Water Based Water Supply Scheme for arsenic affected areas of Bharatpur - II Block of Murshidabad District ( PART-I )</t>
   </si>
   <si>
     <t>SM/07768</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Formation &amp; Functioning of Women &amp; Girls for water (JAL YODHA) in connection with IEC Activty for FHTC work at SALAR G.P. under Murshidabad Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER (HQ)</t>
+  </si>
+  <si>
+    <t>ORD/000468/2021-2022</t>
+  </si>
+  <si>
+    <t>236/KSD</t>
+  </si>
+  <si>
+    <t>27/08/2021</t>
+  </si>
+  <si>
+    <t>26/10/2021</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
+  </si>
+  <si>
+    <t>Holding Awarness Programme / Campaigning programms at Salar G.P, Talibpur G.P, Kagram G.P, Tenya Baidyapur G.P and Simulia G.P in connection with Functional Household Tap Connection (FHTC) under Murshidabad Division P.H.E. Dte. (Total nos of Programme = 20 nos) (Part-D).</t>
+  </si>
+  <si>
+    <t>ORD/000556/2021-2022</t>
+  </si>
+  <si>
+    <t>252/KSD</t>
+  </si>
+  <si>
+    <t>31/08/2021</t>
+  </si>
+  <si>
+    <t>30/09/2021</t>
+  </si>
+  <si>
+    <t>Repairing of rising main &amp; distribution line at Rail gate &amp; Block road etc with construction of thrust block &amp; laying of pipe line of new habitation of Salar Water Supply scheme under Kandi Sub Division, P.H.E.Dte. in the district of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000871/2021-2022</t>
+  </si>
+  <si>
+    <t>296/KSD</t>
+  </si>
+  <si>
+    <t>07/10/2021</t>
+  </si>
+  <si>
+    <t>06/11/2021</t>
+  </si>
+  <si>
+    <t>DAS CONSTRACTION (MUNNA DAS)</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of SALAR (Village code 315742) under SALAR Ground Water Based Water Supply Scheme for Arsenic Affected Area of Bharatpur-II Block, under Murshidabad Division, PHE Dte.( Scheme ID 0005252601)</t>
+  </si>
+  <si>
+    <t>ORD/001163/2021-2022</t>
+  </si>
+  <si>
+    <t>3975/MURD</t>
+  </si>
+  <si>
+    <t>21/12/2021</t>
+  </si>
+  <si>
+    <t>19/06/2022</t>
+  </si>
+  <si>
+    <t>MAMATA USHA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Retrofitting of Functional Household Tap Connections (FHTC) and allied works in connection with 'JAL SWAPNA (JAL JEEVAN MISSION) ' from existing Distribution system within the Command area of village SALAR (Village Code 315742) under SALAR Ground Water Based Water Supply Scheme for arsenic affected areas of BHARATPUR-II Block in the District of Murshidabad. Tender no - 127 of 21-22 by SE MC</t>
   </si>
   <si>
     <t>VCH/000065/2022-2023</t>
   </si>
   <si>
     <t>84-MSD/22-23</t>
   </si>
   <si>
     <t>28/04/2022</t>
-  </si>
-[...76 lines deleted...]
-    <t>DAS CONSTRACTION (MUNNA DAS)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -747,347 +747,347 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>38.32</v>
+        <v>4.15</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="P4" s="4">
-        <v>4.15</v>
+        <v>4</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>38</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>4</v>
+        <v>4.1</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>153.26</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>102.61</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>66.95</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>4.1</v>
+        <v>38.32</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>55</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>203.84</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>102.61</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>50.34</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>