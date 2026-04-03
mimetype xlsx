--- v0 (2025-12-16)
+++ v1 (2026-04-03)
@@ -784,54 +784,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.81</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.81</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>99.98</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -845,54 +845,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>1.43</v>
       </c>
       <c r="Q4" s="4">
-        <v>1.43</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>99.95</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1022,54 +1022,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>39.01</v>
       </c>
       <c r="Q7" s="4">
-        <v>26.23</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>67.22</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1113,54 +1113,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>405.5</v>
       </c>
       <c r="P9" s="8">
-        <v>31.46</v>
+        <v>0</v>
       </c>
       <c r="Q9" s="8">
-        <v>7.76</v>
+        <v>0</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>