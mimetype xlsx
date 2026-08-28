--- v1 (2026-04-03)
+++ v2 (2026-08-28)
@@ -125,114 +125,114 @@
   <si>
     <t>198/JSD</t>
   </si>
   <si>
     <t>30/07/2021</t>
   </si>
   <si>
     <t>29/08/2021</t>
   </si>
   <si>
     <t>GAUTAM KUMAR CHAUDHURI</t>
   </si>
   <si>
     <t>Laying of U.P.V.C New Extention pipeline of 90 mm dia in between N.P 6(Durga Mandir) to N.P 12 Upto Pond for smooth water supply arrangement in Raturi Zone-2 W.S.S under Jangipur sub division under Murshidabad Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2021-2022</t>
   </si>
   <si>
     <t>199/JSD</t>
   </si>
   <si>
     <t>14/08/2021</t>
   </si>
   <si>
+    <t>Preparation of design, Drawing and approval from the Railway authorities including supply of MS casing Pipe pushing of casing pipe by Hydraulic Jacking Method across the Railway track between Jangipur Road Station to Gankar Station ( TP NO 210/09 &amp; 211/00) at Kanupur mouza &amp; Connecting with existing 160 mm dia UPVC distribution main line of Jarur Surface based W/S Scheme of Jangipur Sub Division under Murshidabad Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000465/2020-2021</t>
+  </si>
+  <si>
+    <t>547/MURD</t>
+  </si>
+  <si>
+    <t>05/02/2021</t>
+  </si>
+  <si>
+    <t>07/03/2021</t>
+  </si>
+  <si>
+    <t>PRADIP KUMAR DAS</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000004/2021-2022</t>
+  </si>
+  <si>
+    <t>3632/C/MURD</t>
+  </si>
+  <si>
+    <t>23/11/2021</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) under Jal Swapna (Jal Jeevan Mission) and under command area of village of Bamuha, Khidirpur, Khanpur (Nos FHTC-2996 Nos) (Village code-313962,313990,313989) under PRASADPUR Ground Water Based Water Supply Scheme of Suti-II Block and Kalinagar (FHTC-4077 Nos) (Village code-313899) under Raturi Zone-I Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Suti-I Block of Murshidabad District under Murshidabad Division, PHE Dte.(Scheme ID-0005019110 &amp; 0001723413)</t>
+  </si>
+  <si>
+    <t>ORD/001659/2021-2022</t>
+  </si>
+  <si>
+    <t>558/MURD</t>
+  </si>
+  <si>
+    <t>28/02/2022</t>
+  </si>
+  <si>
+    <t>27/08/2022</t>
+  </si>
+  <si>
+    <t>ALOK ENTERPRISE( A UNIT OF SAKET TREXIM PVT.LTD.)</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R (Consultancy work) in connection of different existing PWSS Scheme, Block-SUTI-I to be Augmentation / Rejuvination under Murshidabad Division P.H.E. Dte. Tender no - 402 of 21-22 by EE MURD</t>
   </si>
   <si>
     <t>VCH/001447/2021-2022</t>
   </si>
   <si>
     <t>301-MSD/21-22</t>
   </si>
   <si>
     <t>04/02/2022</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM (PROP:MANASIJ DUTTA)</t>
-  </si>
-[...49 lines deleted...]
-    <t>Resource Division</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -784,54 +784,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.81</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.81</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -845,322 +845,322 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>1.43</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.43</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.95</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>5.77</v>
+        <v>39.01</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>26.23</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>67.22</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>332.59</v>
+        <v>22.88</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>39.01</v>
+        <v>332.59</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>22.88</v>
+        <v>5.77</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>405.5</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>31.46</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>7.76</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>