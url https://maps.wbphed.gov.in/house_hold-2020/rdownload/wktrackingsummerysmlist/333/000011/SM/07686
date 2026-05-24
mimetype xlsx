--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -865,54 +865,54 @@
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P5" s="4">
         <v>138.32</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>14.85</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>10.74</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -960,54 +960,54 @@
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>258.01</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>14.85</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>5.76</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>