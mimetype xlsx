--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -89,117 +89,117 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of functional Household Tap Connections (FHTC) under Jal Swapna (JJM) of mouza Barabil Raghunathpur (314626) of Barabil Raghunathpur (Zone-I&amp; II) under Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Jalangi Block of Murs</t>
   </si>
   <si>
     <t>SM/07686</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Domkal (Village code 314695) under Domkal Ground Water Based Water Supply Scheme &amp; &amp; Barabil Raghunathpur (Village code 314626) for Arsenic Affected Area of Domkal &amp; Jalangi Block, under Murshidabad Division, PHE Dte. Scheme ID 0005184127 in the District of Murshidabad. (Sl No-15)</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000206/2020-2021</t>
+  </si>
+  <si>
+    <t>3110/MURD</t>
+  </si>
+  <si>
+    <t>09/12/2020</t>
+  </si>
+  <si>
+    <t>07/06/2021</t>
+  </si>
+  <si>
+    <t>ARINDAM MAJUMDAR</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Retrofitting Providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission ) and under command area of village of Barabil Raghunathpur ( Village Code -314626) under Barabil Raghunathpur Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Jalangi Block under Murshidabad Division P.H.E Dte. (Scheme I.D.-0001723213) in the District of Murshidabad.(Sl-30)</t>
+  </si>
+  <si>
+    <t>ORD/000636/2020-2021</t>
+  </si>
+  <si>
+    <t>525/MURD</t>
+  </si>
+  <si>
+    <t>04/02/2021</t>
+  </si>
+  <si>
+    <t>03/08/2021</t>
+  </si>
+  <si>
+    <t>MITRA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Retrofitting of Functional Household Tap Connection (FHTC) and allied works in connection with Jal Swapna Mission (JJM) from existing distribution system within the command area of Village BARABIL RAGHUNATHPUR (Village Code-314626) under BARABIL RAGHUNATHPUR Ground Water Supply Scheme Arsenic Affected Area of Jalangi Block of Murshidabad District under Murshidabad Division, PHE Dte. Scheme ID 0001723213</t>
   </si>
   <si>
     <t>VCH/000236/2021-2022</t>
   </si>
   <si>
     <t>26-MSD / 21-22</t>
   </si>
   <si>
     <t>19/08/2021</t>
   </si>
   <si>
-    <t>MITRA CONSTRUCTION</t>
-[...1 lines deleted...]
-  <si>
     <t>Additional work for Providing of Retrofitting of Functional Household Tap Connections (FHTC) and allied works in connection with 'JAL SWAPNA (JAL JEEVAN MISSION) ' from existing Distribution system within the Command area of village JOYRAMPUR (Village Code 314693) under DOMKAL Ground Water Based Water Supply Scheme for arsenic affected areas of DOMKAL Block in the District of Murshidabad. Tender no - 99 of 21-22 by EE MURD</t>
   </si>
   <si>
     <t>VCH/001549/2021-2022</t>
   </si>
   <si>
     <t>372-MSD/21-22</t>
   </si>
   <si>
     <t>18/03/2022</t>
   </si>
   <si>
     <t>SAHABUDDIN BISWAS</t>
-  </si>
-[...37 lines deleted...]
-    <t>ARINDAM MAJUMDAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -726,257 +726,257 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>52.92</v>
+        <v>48.25</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>18.52</v>
+        <v>138.32</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>14.85</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>10.74</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>138.32</v>
+        <v>52.92</v>
       </c>
       <c r="Q5" s="4">
-        <v>14.85</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>10.74</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>48.25</v>
+        <v>18.52</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>258.01</v>