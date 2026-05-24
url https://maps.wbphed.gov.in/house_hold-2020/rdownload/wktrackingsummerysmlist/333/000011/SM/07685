--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -724,54 +724,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.74</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.62</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>96.63</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -785,88 +785,88 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>101.35</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>54.94</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>54.21</v>
       </c>
       <c r="S4" s="4">
         <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>105.09</v>
       </c>
       <c r="P5" s="8">
-        <v>0</v>
+        <v>58.55</v>
       </c>
       <c r="Q5" s="8">
-        <v>0</v>
+        <v>55.72</v>
       </c>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>