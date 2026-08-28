--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -89,90 +89,90 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of functional Household Tap Connections (FHTC) under Jal Swapna (JJM) of mouza Harharia Chak (CT) (314806) of Islampur under Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Raninagar - I Block of Murshidabad District (PA</t>
   </si>
   <si>
     <t>SM/07685</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Harharia Chak (Village code 314806 ) under Islampur Ground Water Based Water Supply Scheme for Arsenic Affected Area of Raninagar-I Block, under Murshidabad Division, PHE Dte. Scheme ID 0005182977 in the District of Murshidabad. (Sl No-06)</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000434/2021-2022</t>
+  </si>
+  <si>
+    <t>2599/MURD</t>
+  </si>
+  <si>
+    <t>25/08/2021</t>
+  </si>
+  <si>
+    <t>01/02/2026</t>
+  </si>
+  <si>
+    <t>SHYAMAL KUMAR SAHA</t>
+  </si>
+  <si>
     <t>Connection of Rising Main at Pump House No. II &amp; Newly Sunk tubewell of Pump House No. I and other allied works under Islampur Water Supply Scheme under Islampur Sub-Division under Murshidabad Division, P.H.E. Dte. in the District of Murshidabad</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000286/2022-2023</t>
   </si>
   <si>
     <t>275/ISD</t>
   </si>
   <si>
     <t>27/06/2022</t>
   </si>
   <si>
     <t>27/07/2022</t>
   </si>
   <si>
     <t>PARTHA PRATIM DAS</t>
-  </si>
-[...16 lines deleted...]
-    <t>SHYAMAL KUMAR SAHA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -721,60 +721,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.74</v>
+        <v>101.35</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.62</v>
+        <v>54.94</v>
       </c>
       <c r="R3" s="4">
-        <v>96.63</v>
+        <v>54.21</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -782,60 +782,60 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>101.35</v>
+        <v>3.74</v>
       </c>
       <c r="Q4" s="4">
-        <v>54.94</v>
+        <v>3.62</v>
       </c>
       <c r="R4" s="4">
-        <v>54.21</v>
+        <v>96.63</v>
       </c>
       <c r="S4" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>105.09</v>