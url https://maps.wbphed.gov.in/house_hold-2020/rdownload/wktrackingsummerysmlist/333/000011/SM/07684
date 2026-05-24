--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -839,88 +839,88 @@
       <c r="I5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P5" s="4">
         <v>54.51</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>21.97</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>40.31</v>
       </c>
       <c r="S5" s="4">
         <v>70</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>98.03</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>21.97</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>22.42</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>