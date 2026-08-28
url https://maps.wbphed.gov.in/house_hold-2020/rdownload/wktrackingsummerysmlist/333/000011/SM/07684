--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -89,93 +89,93 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of functional Household Tap Connections (FHTC) under Jal Swapna (JJM) of mouza Chhakka Nagar, Kochgiria (314478 &amp; 314481) of Bhandara under Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Bhagwangola - I &amp; II Block of Mur</t>
   </si>
   <si>
     <t>SM/07684</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Kochgiria(Village code 314481) under Bhandara Ground Based Water Supply Scheme for Arsenic Affected Area of Bhagwangola-I &amp; II Block, under Murshidabad Division, PHE Dte. Scheme ID 0005104709 in the District of Murshidabad. (Sl No-03)</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000427/2020-2021</t>
+  </si>
+  <si>
+    <t>3130/MURD</t>
+  </si>
+  <si>
+    <t>10/12/2020</t>
+  </si>
+  <si>
+    <t>08/06/2021</t>
+  </si>
+  <si>
+    <t>M/S OBAIDUR RAHAMAN</t>
+  </si>
+  <si>
     <t>Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village CHHAKA NAGAR (Village code 314478) under BHANDARA Ground water based Water Supply Scheme for Arsenic Affected Area of Bhagwangola - I &amp; II Block, under Murshidabad Division, PHE Dte. Tender no 492 of 20-21 by EE MSD</t>
   </si>
   <si>
+    <t>VCH/000271/2021-2022</t>
+  </si>
+  <si>
+    <t>18/08/2021</t>
+  </si>
+  <si>
+    <t>PRANAB KUMAR GHOSH</t>
+  </si>
+  <si>
     <t>VCH/000664/2021-2022</t>
   </si>
   <si>
     <t>50- MSD / 21-22</t>
   </si>
   <si>
     <t>14/09/2021</t>
-  </si>
-[...31 lines deleted...]
-    <t>M/S OBAIDUR RAHAMAN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,194 +702,194 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>21.76</v>
+        <v>54.51</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>21.97</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>40.31</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4"/>
       <c r="M4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>21.76</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="I5" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="J5" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>54.51</v>
+        <v>21.76</v>
       </c>
       <c r="Q5" s="4">
-        <v>21.97</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>40.31</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>98.03</v>