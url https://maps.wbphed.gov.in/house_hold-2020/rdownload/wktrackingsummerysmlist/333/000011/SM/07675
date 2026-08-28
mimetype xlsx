--- v0 (2025-12-15)
+++ v1 (2026-08-28)
@@ -89,81 +89,81 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of functional Household Tap Connections (FHTC) under Jal Swapna (JJM) of mouza Ahiron (313929) of Ahiron under Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Suti - I Block of Murshidabad District (PART-I)</t>
   </si>
   <si>
     <t>SM/07675</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of AHIRON (Village code 313929) under AHIRON Ground Water Based Water Supply Scheme for Arsenic Affected Area of Suti-I Block, under Murshidabad Division, PHE Dte. Scheme ID 0005184152</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/001130/2021-2022</t>
+  </si>
+  <si>
+    <t>3756/MURD</t>
+  </si>
+  <si>
+    <t>01/12/2021</t>
+  </si>
+  <si>
+    <t>30/05/2022</t>
+  </si>
+  <si>
+    <t>DHIRENDRANATH MONDAL</t>
+  </si>
+  <si>
     <t>Retrofitting of Functional Household Tap Connections (FHTC) and allied works in connection with 'JAL SWAPNA (JAL JEEVAN MISSION) ' from existing Distribution system within the Command area of village AHIRON (Village Code 313929) under AHIRON Ground Water Based Water Supply Scheme for arsenic affected areas of SUTI-I Block in the District of Murshidabad. Tender no - 116 of 21-22 by SE MC</t>
   </si>
   <si>
     <t>VCH/001479/2021-2022</t>
   </si>
   <si>
     <t>387-MSD/21-22</t>
   </si>
   <si>
     <t>17/03/2022</t>
-  </si>
-[...19 lines deleted...]
-    <t>30/05/2022</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -690,125 +690,125 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>87.54</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="P4" s="4">
         <v>87.54</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>