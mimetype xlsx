--- v0 (2026-03-03)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -318,59 +318,50 @@
     <t>EXECUTIVE ENGINEER, PWD, MURSHIDABAD HIGHWAY DIVISION-II</t>
   </si>
   <si>
     <t>BILL/00974/2023-2024</t>
   </si>
   <si>
     <t>14/12/2023</t>
   </si>
   <si>
     <t>Retrofitting of Functional Household Tap Connections (FHTC) and allied works in connection with JAL SWAPNA (JAL JEEVAN MISSION) from existing Distribution system within the Command area of village RANIARA MASADDA (Village Code 315905) under Burwan Ground Water Based Water Supply Scheme for arsenic affected areas of Burwan Block in the District of Murshidabad.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/000156/2020-2021</t>
   </si>
   <si>
     <t>3219/MURD</t>
   </si>
   <si>
     <t>18/12/2020</t>
   </si>
   <si>
     <t>16/02/2021</t>
-  </si>
-[...7 lines deleted...]
-    <t>3220/MURD</t>
   </si>
   <si>
     <t>Retrofitting of Functional Household Tap Connections(FHTC) and allied works in connection with "JALSWAPNA(JAL JEEVAN MISSION) " from existing Distribution system within the Command area of Rameswarpur habitation under Rameswarpur Village Code-315954(JL NO-120) Burwan Water Supply Scheme (Ground Water Based) under Burwan Block in the District of Murshidabad.</t>
   </si>
   <si>
     <t>ORD/000629/2020-2021</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -765,51 +756,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="67.126465" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1782,175 +1773,116 @@
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>102</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>104</v>
+        <v>85</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>100</v>
+        <v>86</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>101</v>
+        <v>87</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>50</v>
+        <v>88</v>
       </c>
       <c r="P18" s="4">
-        <v>12.03</v>
+        <v>11.77</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>1</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="3">
-[...51 lines deleted...]
-      </c>
+      <c r="A19" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>178.31</v>
+      </c>
+      <c r="P19" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>0</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
-    <row r="20" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>