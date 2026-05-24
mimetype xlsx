--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -974,54 +974,54 @@
         <v>30</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>4.82</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.56</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>94.62</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1556,54 +1556,54 @@
       <c r="I14" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>83</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P14" s="4">
         <v>11.77</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.53</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>4.5</v>
       </c>
       <c r="S14" s="4">
         <v>1</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1729,54 +1729,54 @@
       <c r="I17" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>97</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P17" s="4">
         <v>12.49</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>2.49</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>19.91</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1788,88 +1788,88 @@
         <v>102</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P18" s="4">
         <v>11.77</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>8.47</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>71.89</v>
       </c>
       <c r="S18" s="4">
         <v>1</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>104</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>178.31</v>
       </c>
       <c r="P19" s="8">
-        <v>0</v>
+        <v>16.04</v>
       </c>
       <c r="Q19" s="8">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>