--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -324,50 +324,59 @@
     <t>14/12/2023</t>
   </si>
   <si>
     <t>Retrofitting of Functional Household Tap Connections (FHTC) and allied works in connection with JAL SWAPNA (JAL JEEVAN MISSION) from existing Distribution system within the Command area of village RANIARA MASADDA (Village Code 315905) under Burwan Ground Water Based Water Supply Scheme for arsenic affected areas of Burwan Block in the District of Murshidabad.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/000156/2020-2021</t>
   </si>
   <si>
     <t>3219/MURD</t>
   </si>
   <si>
     <t>18/12/2020</t>
   </si>
   <si>
     <t>16/02/2021</t>
   </si>
   <si>
     <t>Retrofitting of Functional Household Tap Connections(FHTC) and allied works in connection with "JALSWAPNA(JAL JEEVAN MISSION) " from existing Distribution system within the Command area of Rameswarpur habitation under Rameswarpur Village Code-315954(JL NO-120) Burwan Water Supply Scheme (Ground Water Based) under Burwan Block in the District of Murshidabad.</t>
   </si>
   <si>
     <t>ORD/000629/2020-2021</t>
+  </si>
+  <si>
+    <t>Retrofitting of Functional Household Tap Connections (FHTC) and allied works in connection with "JAL SWAPNA (JAL JEEVAN MISSION) " from existing Distribution system within the Command area of village DHANGHARA (Village Code 315950) under Burwan Ground Water Based Water Supply Scheme for arsenic affected areas of Burwan Block in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000626/2020-2021</t>
+  </si>
+  <si>
+    <t>3220/MURD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -756,51 +765,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="67.126465" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1802,87 +1811,148 @@
       </c>
       <c r="N18" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P18" s="4">
         <v>11.77</v>
       </c>
       <c r="Q18" s="4">
         <v>8.47</v>
       </c>
       <c r="R18" s="4">
         <v>71.89</v>
       </c>
       <c r="S18" s="4">
         <v>1</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>104</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="I19" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="P19" s="4">
+        <v>12.03</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>20</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>190.34</v>
+      </c>
+      <c r="P20" s="8">
+        <v>16.04</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>8.43</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>