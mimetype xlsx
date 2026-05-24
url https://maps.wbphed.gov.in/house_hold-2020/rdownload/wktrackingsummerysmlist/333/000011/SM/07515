--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -847,88 +847,88 @@
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P5" s="4">
         <v>19.83</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>15.06</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>75.92</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>42.1</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>15.06</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>35.76</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>