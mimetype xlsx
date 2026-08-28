--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -89,99 +89,99 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of Functional Household Tap Connection (FHTC) unde Jal Swapna (JJM) of mouza Muradpur Diar &amp; Paraspur Diar ( 314651 &amp; 314650 ) of Muradpur-Jalangi (Zone-I, II &amp; III) under Ground Water Based Water Supply Scheme for arsenic affected areas of</t>
   </si>
   <si>
     <t>SM/07515</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Retrofitting of Functional Household Tap Connections(FHTC) and allied works in connection with "JALSWAPNA (JAL JEEVAN MISSION) " from existing Distribution system within the Command area of village MURADPUR DAIR (Village Code 314651) under Muradpur-Jalangi Ground Water Based Water Supply Scheme for arsenic affected areas of Jalangi Block in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000638/2020-2021</t>
+  </si>
+  <si>
+    <t>3033/MURD</t>
+  </si>
+  <si>
+    <t>07/12/2020</t>
+  </si>
+  <si>
+    <t>21/01/2021</t>
+  </si>
+  <si>
+    <t>PRANAB KUMAR SAHA</t>
+  </si>
+  <si>
+    <t>Additional works for providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission ) and under command area of village of Muradpur Dair ( Village Code -314651) under Muradpur-Jalangi Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Jalangi Block under Murshidabad Division P.H.E Dte. (Scheme I.D.-0001723429)</t>
+  </si>
+  <si>
+    <t>ORD/000247/2021-2022</t>
+  </si>
+  <si>
+    <t>1681/MURD</t>
+  </si>
+  <si>
+    <t>05/07/2021</t>
+  </si>
+  <si>
+    <t>03/09/2021</t>
+  </si>
+  <si>
     <t>Retrofitting of Functional Household Tap Connections (FHTC) and allied works in connection with 'JAL SWAPNA (JAL JEEVAN MISSION) ' from existing Distribution system within the Command area of village MURADPUR DAIR (Village Code 314651) under MURADPUR JALANGI Ground Water Based Water Supply Scheme for arsenic affected areas of JALANGI Block in the District of Murshidabad. Tender no - 294 of 21-22 by EE MURD</t>
   </si>
   <si>
     <t>VCH/001547/2021-2022</t>
   </si>
   <si>
     <t>373-MSD/21-22</t>
   </si>
   <si>
     <t>15/03/2022</t>
-  </si>
-[...37 lines deleted...]
-    <t>21/01/2021</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -708,196 +708,196 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>10.13</v>
+        <v>19.83</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>15.06</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>75.92</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P4" s="4">
         <v>12.14</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
-[...6 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>19.83</v>
+        <v>10.13</v>
       </c>
       <c r="Q5" s="4">
-        <v>15.06</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>75.92</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>42.1</v>