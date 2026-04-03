--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -778,88 +778,88 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>30.42</v>
       </c>
       <c r="Q4" s="4">
-        <v>7.36</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>24.18</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>47.42</v>
       </c>
       <c r="P5" s="8">
-        <v>7.36</v>
+        <v>0</v>
       </c>
       <c r="Q5" s="8">
-        <v>15.51</v>
+        <v>0</v>
       </c>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>