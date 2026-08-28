--- v1 (2026-04-03)
+++ v2 (2026-08-28)
@@ -89,87 +89,87 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of Functional Household Tap Connection (FHTC) unde Jal Swapna (JJM) of mouza Mahisha Thali ( 313851 ) of Dogachhi under Ground Water Based Water Supply Scheme for arsenic affected areas of Samserganj Block of Murshidabad District ( PART-III</t>
   </si>
   <si>
     <t>SM/07514</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Retrofitting Providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission ) and under command area of village of MahishaThali( Village Code -313851) under Dogachhi Ground Water Based Water Supply Scheme for Arsenic Affected Areas of SAMSERGANJ Block under Murshidabad Division P.H.E Dte. (Scheme I.D.-0005019105)</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 2</t>
+  </si>
+  <si>
+    <t>ORD/000608/2020-2021</t>
+  </si>
+  <si>
+    <t>598/MURD</t>
+  </si>
+  <si>
+    <t>09/02/2021</t>
+  </si>
+  <si>
+    <t>10/04/2021</t>
+  </si>
+  <si>
+    <t>HARUN ALL RASHID &amp; BROTHERS</t>
+  </si>
+  <si>
     <t>Retrofitting of Functional Household Tap Connections (FHTC) and allied works in connection with 'JAL SWAPNA (JAL JEEVAN MISSION) ' from existing Distribution system within the Command area of village MAHISHA THALI (Village Code 313851) under DOGACHHI Ground Water Based Water Supply Scheme for arsenic affected areas of SAMSERGANJ Block in the District of Murshidabad. Tender no - 828 of 20-21 by EE MURD</t>
   </si>
   <si>
     <t>VCH/001460/2021-2022</t>
   </si>
   <si>
     <t>360-MSD/21-22</t>
   </si>
   <si>
     <t>10/03/2022</t>
   </si>
   <si>
     <t>HARUN-AL-RASHID &amp; BROTHERS</t>
-  </si>
-[...22 lines deleted...]
-    <t>HARUN ALL RASHID &amp; BROTHERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,170 +696,170 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>17</v>
+        <v>30.42</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>7.36</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>24.18</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>30.42</v>
+        <v>17</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>47.42</v>
       </c>
       <c r="P5" s="8">
-        <v>0</v>
+        <v>7.36</v>
       </c>
       <c r="Q5" s="8">
-        <v>0</v>
+        <v>15.51</v>
       </c>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>