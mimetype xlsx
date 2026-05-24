--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -839,88 +839,88 @@
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>28</v>
       </c>
       <c r="P5" s="4">
         <v>43.59</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>10.17</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>23.32</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>110.4</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>10.17</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>9.21</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>