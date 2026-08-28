--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -89,93 +89,93 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of Functional Household Tap Connection (FHTC) unde Jal Swapna (JJM) of mouza Durgapur (313864) of Hasimpur under Ground Water Based Water Supply Scheme for arsenic affected areas of Samserganj Block of Murshidabad District ( PART-II )</t>
   </si>
   <si>
     <t>SM/07512</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Retrofitting Providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission ) and under command area of village of Durgapur ( Village Code -313864) under Hasimpur Ground Water Based Water Supply Scheme for Arsenic Affected Areas of SAMSERGANJ Block under Murshidabad Division P.H.E Dte. (Scheme I.D. 0001723174).</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 2</t>
+  </si>
+  <si>
+    <t>ORD/000574/2020-2021</t>
+  </si>
+  <si>
+    <t>633/MURD</t>
+  </si>
+  <si>
+    <t>18/02/2021</t>
+  </si>
+  <si>
+    <t>19/04/2021</t>
+  </si>
+  <si>
+    <t>HOQUEDAR ALI</t>
+  </si>
+  <si>
     <t>Retrofitting providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission) and under command area of village of DURGAPUR (Village Code -313864) under HASIMPUR Ground Water Based Water Supply Scheme for Arsenic Affected Areas of SAMSERGANJ Block in the Dist of MSD under Murshidabad Division P.H.E Dte. Scheme ID 0001723174</t>
   </si>
   <si>
     <t>VCH/000369/2021-2022</t>
   </si>
   <si>
     <t>25/08/2021</t>
   </si>
   <si>
-    <t>HOQUEDAR ALI</t>
-[...1 lines deleted...]
-  <si>
     <t>Retrofitting providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission) and under command area of village of DURGAPUR (Village Code -313864) under HASIMPUR Ground Water Based Water Supply Scheme for Arsenic Affected Areas of SAMSERGANJ Block in the Dist of MSD under Murshidabad Division P.H.E Dte. Scheme ID 0001723174 Tender No 858/20-21/EE</t>
   </si>
   <si>
     <t>VCH/000663/2021-2022</t>
   </si>
   <si>
     <t>49- MSD / 21-22</t>
   </si>
   <si>
     <t>13/09/2021</t>
-  </si>
-[...19 lines deleted...]
-    <t>19/04/2021</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,191 +702,191 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="L3" s="4"/>
+        <v>28</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>29</v>
+      </c>
       <c r="M3" s="4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>33.41</v>
+        <v>43.59</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>10.17</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>23.32</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="L4" s="4"/>
       <c r="M4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
       <c r="P4" s="4">
         <v>33.41</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>43.59</v>
+        <v>33.41</v>
       </c>
       <c r="Q5" s="4">
-        <v>10.17</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>23.32</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>