--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -108,71 +108,50 @@
     <t>SM/07509</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>IEC Activity Through Poster / Banner/ Hoarding etc. on awareness of JAL SWAPNA (JJM), banner are fixed with of a frame( Frame Size:- 4'00'' x 4'00'') which made of 25 mm x 25 mm and 2.60 mm thick hollow square section, carriage of the same to the site, fitting, fixing all complete as per direction of EIC at Balia G.P, Joypur G.P, Alugram G.P, bharatpur G.P, Sijgram G.P, Salar G.P, Simulia G.P, Kagram G.P, Talibpur G.P &amp; Tenya Baidyapur G.P. in connection with Functional Household Tap Connection (FHTC) under Murshidabad Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>ORD/000079/2021-2022</t>
   </si>
   <si>
     <t>177/KSD</t>
   </si>
   <si>
     <t>28/05/2021</t>
   </si>
   <si>
     <t>27/06/2021</t>
   </si>
   <si>
     <t>IMAGIN COMMUNICATION</t>
-  </si>
-[...19 lines deleted...]
-    <t>SUKUMAR ROY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -561,51 +540,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -736,148 +715,87 @@
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>2.9</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" s="3">
-[...18 lines deleted...]
-      <c r="H4" s="13" t="s">
+      <c r="A4" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13" t="s">
-[...23 lines deleted...]
-      <c r="Q4" s="4">
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="14"/>
+      <c r="I4" s="14"/>
+      <c r="J4" s="14"/>
+      <c r="K4" s="8"/>
+      <c r="L4" s="8"/>
+      <c r="M4" s="8"/>
+      <c r="N4" s="8"/>
+      <c r="O4" s="8">
+        <v>2.9</v>
+      </c>
+      <c r="P4" s="8">
         <v>0</v>
       </c>
-      <c r="R4" s="4">
+      <c r="Q4" s="8">
         <v>0</v>
       </c>
-      <c r="S4" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="R4" s="8"/>
+      <c r="S4" s="8"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
-    <row r="5" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A4:N4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>