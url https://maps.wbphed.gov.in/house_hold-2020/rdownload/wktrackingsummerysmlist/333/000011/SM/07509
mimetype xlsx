--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -701,88 +701,88 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>2.9</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.9</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="11"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="14"/>
       <c r="I4" s="14"/>
       <c r="J4" s="14"/>
       <c r="K4" s="8"/>
       <c r="L4" s="8"/>
       <c r="M4" s="8"/>
       <c r="N4" s="8"/>
       <c r="O4" s="8">
         <v>2.9</v>
       </c>
       <c r="P4" s="8">
-        <v>0</v>
+        <v>2.9</v>
       </c>
       <c r="Q4" s="8">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="R4" s="8"/>
       <c r="S4" s="8"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A4:N4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>