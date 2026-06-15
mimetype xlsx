--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -108,50 +108,71 @@
     <t>SM/07509</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>IEC Activity Through Poster / Banner/ Hoarding etc. on awareness of JAL SWAPNA (JJM), banner are fixed with of a frame( Frame Size:- 4'00'' x 4'00'') which made of 25 mm x 25 mm and 2.60 mm thick hollow square section, carriage of the same to the site, fitting, fixing all complete as per direction of EIC at Balia G.P, Joypur G.P, Alugram G.P, bharatpur G.P, Sijgram G.P, Salar G.P, Simulia G.P, Kagram G.P, Talibpur G.P &amp; Tenya Baidyapur G.P. in connection with Functional Household Tap Connection (FHTC) under Murshidabad Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>ORD/000079/2021-2022</t>
   </si>
   <si>
     <t>177/KSD</t>
   </si>
   <si>
     <t>28/05/2021</t>
   </si>
   <si>
     <t>27/06/2021</t>
   </si>
   <si>
     <t>IMAGIN COMMUNICATION</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connections (FHTC) ( 1276 Nos) in connection with (Jal Jeevan Mission ) and under command area of village of Hamidhati Pilkhandi &amp; Purba Gram ( Village Code - 315713 &amp; 315718) under Salar Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Bharatpur-II Block under Murshidabad Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000638/2023-2024</t>
+  </si>
+  <si>
+    <t>3459/MURD</t>
+  </si>
+  <si>
+    <t>06/11/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>SUKUMAR ROY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -540,51 +561,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W4"/>
+  <dimension ref="A1:W5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -715,87 +736,148 @@
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>2.9</v>
       </c>
       <c r="Q3" s="4">
         <v>2.9</v>
       </c>
       <c r="R3" s="4">
         <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" s="7" t="s">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="B4" s="7"/>
-[...22 lines deleted...]
-      <c r="S4" s="8"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P4" s="4">
+        <v>40.68</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>0</v>
+      </c>
+      <c r="R4" s="4">
+        <v>0</v>
+      </c>
+      <c r="S4" s="4">
+        <v>0</v>
+      </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="14"/>
+      <c r="I5" s="14"/>
+      <c r="J5" s="14"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8">
+        <v>43.58</v>
+      </c>
+      <c r="P5" s="8">
+        <v>2.9</v>
+      </c>
+      <c r="Q5" s="8">
+        <v>6.66</v>
+      </c>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A4:N4"/>
+    <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>