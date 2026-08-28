--- v0 (2025-12-15)
+++ v1 (2026-08-28)
@@ -89,153 +89,153 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of functional Household Tap Connections (FHTC) under Jal Swapna (JJM) of mouza Masimpur, Hetanpur, Bajitpur (314663, 314664 &amp; 314666) of Domkal under Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Domkal Block of Murshid</t>
   </si>
   <si>
     <t>SM/07294</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Retrofitting Functional Household Tap Connections (FHTC) and allied works in connection with ";Jal Swapna (Jal Jeevan Mission ) "from existing Distribution system within the Command area of village HETANPUR (Village Code 314664) under Domkal Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Domkal Block in the District of Murshidabad .</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000552/2020-2021</t>
+  </si>
+  <si>
+    <t>2576/MURD</t>
+  </si>
+  <si>
+    <t>01/10/2020</t>
+  </si>
+  <si>
+    <t>15/11/2020</t>
+  </si>
+  <si>
+    <t>SUDIPA SINGHA ROY</t>
+  </si>
+  <si>
+    <t>Retrofitting Functional Household Tap Connections (FHTC) and allied works in connection with "JAL SWAPNA(JAL JEEVAN MISSION ) "from existing Distribution system within the Command area of village MASIMPUR (Village Code 314663) under Domkal Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Domkal Block in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000643/2020-2021</t>
+  </si>
+  <si>
+    <t>2575/MURD</t>
+  </si>
+  <si>
+    <t>CHATTERJEE ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Additional works for Providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission ) and under command area of village of HETANPUR( Village Code -314664) under Domkal Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Domkal Block under Murshidabad Division P.H.E Dte.(Scheme I.D.-0005184127)</t>
+  </si>
+  <si>
+    <t>ORD/000246/2021-2022</t>
+  </si>
+  <si>
+    <t>1693/MURD</t>
+  </si>
+  <si>
+    <t>06/07/2021</t>
+  </si>
+  <si>
+    <t>04/09/2021</t>
+  </si>
+  <si>
     <t>Retrofitting of Functional Household Tap Connection (FHTC) unde Jal Swapna (JJM) of --BHALKUNDI Z-II-Ground Water Based Water Supply Scheme for arsenic affected areas of Murshidabad District, VILLAGE-BHALKUNDI , CODE- 315091, TNO- 43/2020-21/SEMC</t>
   </si>
   <si>
     <t>VCH/002024/2020-2021</t>
   </si>
   <si>
     <t>512/W</t>
   </si>
   <si>
     <t>30/03/2021</t>
   </si>
   <si>
     <t>M/S BHUBAN DAS</t>
   </si>
   <si>
     <t>Retrofitting of Functional Household Tap Connection (FHTC) unde Jal Swapna (JJM) of -BARABIL RAGHUNAR-Ground Water Based Water Supply Scheme for arsenic affected areas of Murshidabad District, TNO- 87 /2020-21/SE-MC</t>
   </si>
   <si>
     <t>VCH/002023/2020-2021</t>
   </si>
   <si>
     <t>MITRA CONSTRUCTION</t>
   </si>
   <si>
-    <t>Retrofitting Functional Household Tap Connections (FHTC) and allied works in connection with "JAL SWAPNA(JAL JEEVAN MISSION ) "from existing Distribution system within the Command area of village MASIMPUR (Village Code 314663) under Domkal Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Domkal Block in the District of Murshidabad.</t>
-[...20 lines deleted...]
-    <t>CHATTERJEE ENTERPRISE</t>
+    <t>Additional works for Providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission ) and under command area of village of HETANPUR ( Village Code -314664) under Domkal Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Domkal Block under Murshidabad Division P.H.E Dte. Tender no - 365 of 21-22 by EE MURD</t>
+  </si>
+  <si>
+    <t>VCH/001437/2021-2022</t>
+  </si>
+  <si>
+    <t>336-MSD/21-22</t>
+  </si>
+  <si>
+    <t>03/03/2022</t>
   </si>
   <si>
     <t>Retrofitting of functional Household Tap Connections (FHTC) under Jal Swapna (JJM) of mouza Hetanpur (314664) of Domkal under Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Domkal Block of Murshidabad District(Part-VII)</t>
   </si>
   <si>
     <t>VCH/001292/2021-2022</t>
   </si>
   <si>
     <t>17/02/2022</t>
   </si>
   <si>
-    <t>SUDIPA SINGHA ROY</t>
-[...1 lines deleted...]
-  <si>
     <t>Retrofitting Functional Household Tap Connections (FHTC) and allied works in connection with ';Jal Swapna (Jal Jeevan Mission ) 'from existing Distribution system within the Command area of village HETANPUR (Village Code 314664) under Domkal Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Domkal Block in the District of Murshidabad . Tender no - 504 of 20-21 by EE MURD</t>
   </si>
   <si>
     <t>VCH/001434/2021-2022</t>
   </si>
   <si>
     <t>337-MSD/21-22</t>
-  </si>
-[...34 lines deleted...]
-    <t>2576/MURD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -762,476 +762,476 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>28.84</v>
+        <v>17.38</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="I4" s="13"/>
-[...1 lines deleted...]
-      <c r="K4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="L4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>55.47</v>
+        <v>19.86</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>19.86</v>
+        <v>13.33</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="L6" s="4"/>
+        <v>43</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>44</v>
+      </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="P6" s="4">
-        <v>19.98</v>
+        <v>28.84</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="P7" s="4">
-        <v>13.68</v>
+        <v>55.47</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="P8" s="4">
         <v>6.3</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="L9" s="4"/>
       <c r="M9" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="P9" s="4">
-        <v>13.33</v>
+        <v>19.98</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="P10" s="4">
-        <v>17.38</v>
+        <v>13.68</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>