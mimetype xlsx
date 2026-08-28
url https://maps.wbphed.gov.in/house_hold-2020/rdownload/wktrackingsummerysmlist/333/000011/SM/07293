--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,138 +89,138 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of functional Household Tap Connections (FHTC) under Jal Swapna (JJM) of mouza Domkal, Kalabaria (314695 &amp; 314662) of Domkal under Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Domkal Block of Murshidabad District (Part</t>
   </si>
   <si>
     <t>SM/07293</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Retrofitting Functional Household Tap Connections (FHTC) and allied works in connection with "JAL SWAPNA (JAL JEEVAN MISSION ) "from existing Distribution system within the Command area of village KALABARIA (Village Code 314662) under Domkal Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Domkal Block in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000642/2020-2021</t>
+  </si>
+  <si>
+    <t>2572/MURD</t>
+  </si>
+  <si>
+    <t>01/10/2020</t>
+  </si>
+  <si>
+    <t>15/11/2020</t>
+  </si>
+  <si>
+    <t>NATIONAL ENTERPRISE</t>
+  </si>
+  <si>
     <t>Additional works for providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission ) and under command area of village of Kalabaria ( Village Code -314662) under Domkal Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Domkal Block under Murshidabad Division P.H.E Dte.(Scheme I.D.-0005184127)</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000299/2021-2022</t>
   </si>
   <si>
     <t>1932/MURD</t>
   </si>
   <si>
     <t>22/07/2021</t>
   </si>
   <si>
     <t>20/09/2021</t>
   </si>
   <si>
     <t>N. H. ENTERPRISE (PROP. NAJMUL HOQUE)</t>
   </si>
   <si>
+    <t>Retrofitting of Functional Household Tap Connection (FHTC) unde Jal Swapna (JJM) of -BARABIL RAGHUNAR-Ground Water Based Water Supply Scheme for arsenic affected areas of Murshidabad District, TNO- 87 /2020-21/SE-MC</t>
+  </si>
+  <si>
+    <t>VCH/002023/2020-2021</t>
+  </si>
+  <si>
+    <t>512/W</t>
+  </si>
+  <si>
+    <t>30/03/2021</t>
+  </si>
+  <si>
+    <t>MITRA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Retrofitting of Functional Household Tap Connection (FHTC) in connection with Jal Swapna Mission (JJM) from existing distribution system within the command area of Village DOMKAL (Village Code-314695) under DOMKAL Ground based Water Supply Scheme for Aesenic Affected area of Domkal Block under Murshidabad District under Murshidabad Division, PHE Dte. (Scheme Id 0005184127) in the dist of MSD.</t>
   </si>
   <si>
     <t>VCH/000232/2021-2022</t>
   </si>
   <si>
     <t>28-MSD / 21-22</t>
   </si>
   <si>
     <t>25/08/2021</t>
   </si>
   <si>
     <t>ARINDAM MAJUMDAR</t>
   </si>
   <si>
-    <t>Retrofitting of Functional Household Tap Connection (FHTC) unde Jal Swapna (JJM) of -BARABIL RAGHUNAR-Ground Water Based Water Supply Scheme for arsenic affected areas of Murshidabad District, TNO- 87 /2020-21/SE-MC</t>
-[...13 lines deleted...]
-  <si>
     <t>Balanced and Allied Works for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Domkol (Village code 314695) under Domkol Ground Water Based Water Supply Scheme for Arsenic Affected Area of Domkol Block, under Murshidabad Division, PHE Dte. Scheme ID - 0005184127 in the District of Murshidabad.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/001650/2021-2022</t>
   </si>
   <si>
     <t>309/MURD</t>
   </si>
   <si>
     <t>07/02/2022</t>
   </si>
   <si>
     <t>08/04/2022</t>
-  </si>
-[...19 lines deleted...]
-    <t>NATIONAL ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -750,344 +750,344 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>13.35</v>
+        <v>20.28</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="I4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>14.32</v>
+        <v>13.35</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>13.24</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.14</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>55.47</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...6 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>35.08</v>
+        <v>14.32</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="P7" s="4">
-        <v>20.28</v>
+        <v>35.08</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>14.06</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>40.08</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>55</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>138.51</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>27.3</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>19.71</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>