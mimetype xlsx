--- v0 (2025-12-15)
+++ v1 (2026-08-28)
@@ -89,72 +89,72 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of functional Household Tap Connections (FHTC) under Jal Swapna (JJM) of mouza Manik Nagar (314694) of Domkal under Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Domkal Block of Murshidabad District (Part-II)</t>
   </si>
   <si>
     <t>SM/07291</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Retrofitting of Functional Household Tap Connection (FHTC) unde Jal Swapna (JJM) of -BARABIL RAGHUNAR-Ground Water Based Water Supply Scheme for arsenic affected areas of Murshidabad District, TNO- 87 /2020-21/SE-MC</t>
+  </si>
+  <si>
+    <t>VCH/002023/2020-2021</t>
+  </si>
+  <si>
+    <t>512/W</t>
+  </si>
+  <si>
+    <t>30/03/2021</t>
+  </si>
+  <si>
+    <t>MITRA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Retrofitting of Functional Household Tap Connection (FHTC) unde Jal Swapna (JJM) of -JURANPUR-Ground Water Based Water Supply Scheme for arsenic affected areas of Murshidabad District, VILLAGE- PIROJPUR , CODE-314723, TNO- 667/2020-21/EE</t>
   </si>
   <si>
     <t>VCH/002021/2020-2021</t>
   </si>
   <si>
-    <t>512/W</t>
-[...4 lines deleted...]
-  <si>
     <t>GOUTAM CHAKRABORTY</t>
-  </si>
-[...7 lines deleted...]
-    <t>MITRA CONSTRUCTION</t>
   </si>
   <si>
     <t>Retrofitting of Functional Household Tap Connection (FHTC) unde Jal Swapna (JJM) of --AMARKUNDU-Ground Water Based Water Supply Scheme for arsenic affected areas of Murshidabad District, VILLAGE- RAINDA , CODE- 315025, TNO- 684/2020-21/EE</t>
   </si>
   <si>
     <t>VCH/002019/2020-2021</t>
   </si>
   <si>
     <t>SAMAR MUKHERJEE</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connections ( 665 Nos) (FHTC) in connection with (Jal Jeevan Mission ) and under command area of village of Manik Nagar (Village Code -314694) under Domkol Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Domkol Block under Murshidabad Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>ORD/000637/2023-2024</t>
   </si>
   <si>
     <t>3458/MURD</t>
   </si>
   <si>
     <t>06/11/2023</t>
   </si>
@@ -729,51 +729,51 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P3" s="4">
-        <v>10.4</v>
+        <v>55.47</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
@@ -786,51 +786,51 @@
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>28</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>55.47</v>
+        <v>10.4</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>