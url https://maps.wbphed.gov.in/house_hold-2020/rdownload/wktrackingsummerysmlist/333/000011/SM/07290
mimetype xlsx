--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -862,54 +862,54 @@
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>65.1</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>64.44</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>98.98</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -957,54 +957,54 @@
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>131.62</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>64.44</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>48.96</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>