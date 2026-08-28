--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -89,96 +89,96 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of functional Household Tap Connections (FHTC) under Jal Swapna (JJM) of mouza Lakshminathpur (314696) of Domkal under Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Domkal Block of Murshidabad District (Part-I)</t>
   </si>
   <si>
     <t>SM/07290</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Lakshminathpur (Village code 314696) under Domkal Ground Water Based Water Supply Scheme for Arsenic Affected Area of Domkal Block, under Murshidabad Division, PHE Dte. Scheme ID 0005184127 in the District of Murshidabad. (Sl No-01)</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000349/2021-2022</t>
+  </si>
+  <si>
+    <t>2500/MURD</t>
+  </si>
+  <si>
+    <t>17/08/2021</t>
+  </si>
+  <si>
+    <t>15/12/2021</t>
+  </si>
+  <si>
+    <t>SUJIT KUMAR SAHA</t>
+  </si>
+  <si>
+    <t>Retrofitting of Functional Household Tap Connection (FHTC) unde Jal Swapna (JJM) of --SARBANGAPUR-Ground Water Based Water Supply Scheme for arsenic affected areas of Murshidabad District, VILLAGE- PARESNATHPUR , CODE-315529, TNO- 604/2020-21/EE</t>
+  </si>
+  <si>
+    <t>VCH/002015/2020-2021</t>
+  </si>
+  <si>
+    <t>512/W</t>
+  </si>
+  <si>
+    <t>30/03/2021</t>
+  </si>
+  <si>
+    <t>RATAN DUTTA</t>
+  </si>
+  <si>
     <t>Retrofitting of Functional Household Tap Connection (FHTC) unde Jal Swapna (JJM) of --AMARKUNDU-Ground Water Based Water Supply Scheme for arsenic affected areas of Murshidabad District, VILLAGE- RAINDA , CODE- 315025, TNO- 684/2020-21/EE</t>
   </si>
   <si>
     <t>VCH/002019/2020-2021</t>
   </si>
   <si>
-    <t>512/W</t>
-[...4 lines deleted...]
-  <si>
     <t>SAMAR MUKHERJEE</t>
-  </si>
-[...31 lines deleted...]
-    <t>SUJIT KUMAR SAHA</t>
   </si>
   <si>
     <t>Extension of Distribution UPVC pipeline for providing balance Functional Household Tap Connections (FHTC) of 329 in connection with Jal Swapna (Jal Jeevan Mission ) and under command area of village of Lakshminathpur (Village code 314696) under Domkal Ground water based water supply scheme for Arsenic Affected Area of Domkal Block, under Murshidabad Division, P.H.E. Dte. (Scheme I.D.- 0005184127).</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/001708/2021-2022</t>
   </si>
   <si>
     <t>693/MURD</t>
   </si>
   <si>
     <t>14/03/2022</t>
   </si>
   <si>
     <t>13/04/2022</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -723,245 +723,245 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>21.62</v>
+        <v>65.1</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>64.44</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.98</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>25.78</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
-[...4 lines deleted...]
-      <c r="J5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
-        <v>65.1</v>
+        <v>21.62</v>
       </c>
       <c r="Q5" s="4">
-        <v>64.44</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>98.98</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="P6" s="4">
         <v>19.11</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>