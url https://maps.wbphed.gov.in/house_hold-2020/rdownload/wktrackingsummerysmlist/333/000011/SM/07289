--- v0 (2025-12-15)
+++ v1 (2026-08-28)
@@ -89,93 +89,93 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of functional Household Tap Connections (FHTC) under Jal Swapna (JJM) of mouza Sripatipur, Dakshin Panchnanpur, Char Syampur (314661, 314657 &amp; 314658) of Baniakhali under Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Do</t>
   </si>
   <si>
     <t>SM/07289</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>SUPPLY OF GUN METAL FERRULE CONFORMING...WORK O LALBAGH SUBDIVISION FOR FHTC, TNO- 44/20-21/SEMC</t>
+  </si>
+  <si>
+    <t>VCH/002047/2020-2021</t>
+  </si>
+  <si>
+    <t>505/W</t>
+  </si>
+  <si>
+    <t>27/03/2021</t>
+  </si>
+  <si>
+    <t>AZAD ENTERPRISE ( KOLKATA)</t>
+  </si>
+  <si>
     <t>Retrofitting of Functional Household Tap Connection (FHTC) unde Jal Swapna (JJM) of --SARBANGAPUR-Ground Water Based Water Supply Scheme for arsenic affected areas of Murshidabad District, VILLAGE- PARESNATHPUR , CODE-315529, TNO- 604/2020-21/EE</t>
   </si>
   <si>
     <t>VCH/002015/2020-2021</t>
   </si>
   <si>
     <t>512/W</t>
   </si>
   <si>
     <t>30/03/2021</t>
   </si>
   <si>
     <t>RATAN DUTTA</t>
   </si>
   <si>
     <t>Retrofitting of functional Household Tap Connections (FHTC) under Jal Swapna (JJM) of mouza Char Syampur (314658) of Baniakhali under Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Domkal Block of Murshidabad District (Part-II), TNO- 737/2020-21/EE</t>
   </si>
   <si>
     <t>VCH/000586/2021-2022</t>
   </si>
   <si>
     <t>130-MSD/21-22</t>
   </si>
   <si>
     <t>11/10/2021</t>
   </si>
   <si>
     <t>RAJU ENTERPRISE</t>
-  </si>
-[...13 lines deleted...]
-    <t>AZAD ENTERPRISE ( KOLKATA)</t>
   </si>
   <si>
     <t>Extension of Distribution UPVC pipeline for Providing Balance Functional Household Tap Connection (FHTC) of 69 nos left out household in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Char Syampur (Village code 314658) under Beniakhali Ground Water Based Water Supply Scheme for Arsenic Affected Area of Domkal Block, under Murshidabad Division, PHE Dte. in the District of Murshidabad.(Scheme ID- 0001723470)</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>ORD/000019/2022-2023</t>
   </si>
   <si>
     <t>878/MURD</t>
   </si>
   <si>
     <t>01/04/2022</t>
   </si>
   <si>
     <t>01/05/2022</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -738,51 +738,51 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P3" s="4">
-        <v>25.78</v>
+        <v>94.63</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
@@ -795,51 +795,51 @@
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="4">
-        <v>4.33</v>
+        <v>25.78</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
@@ -852,51 +852,51 @@
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P5" s="4">
-        <v>94.63</v>
+        <v>4.33</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
@@ -908,51 +908,51 @@
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="P6" s="4">
         <v>18.78</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>