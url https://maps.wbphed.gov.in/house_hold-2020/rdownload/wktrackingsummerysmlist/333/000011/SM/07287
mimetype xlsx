--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -868,54 +868,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>4.24</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.24</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>99.91</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1157,54 +1157,54 @@
       <c r="I9" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P9" s="4">
         <v>74.3</v>
       </c>
       <c r="Q9" s="4">
-        <v>8.35</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>11.24</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1218,88 +1218,88 @@
       <c r="I10" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
         <v>20.91</v>
       </c>
       <c r="Q10" s="4">
-        <v>17.85</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>85.38</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>213.47</v>
       </c>
       <c r="P11" s="8">
-        <v>30.44</v>
+        <v>0</v>
       </c>
       <c r="Q11" s="8">
-        <v>14.26</v>
+        <v>0</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>