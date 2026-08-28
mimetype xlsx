--- v1 (2026-04-03)
+++ v2 (2026-08-28)
@@ -89,177 +89,177 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of functional Household Tap Connections (FHTC) under Jal Swapna (JJM) of mouza Harisankarpur, Sadipur (314635 &amp; 314640) of Barabil Raghunathpur (Zone-I &amp; II) under Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Jalangi B</t>
   </si>
   <si>
     <t>SM/07287</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Retrofitting of Functional Household Tap Connections(FHTC) and allied works in connection with "JALSWAPNA (JAL JEEVAN MISSION) " from existing Distribution system within the Command area of village HARISANKARPUR (Village Code 314635) under Barabil Raghunathpur Ground Water Based Water Supply Scheme for arsenic affected areas of Jalangi Block in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>Junior Engineer,JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000731/2020-2021</t>
+  </si>
+  <si>
+    <t>3032/MURD</t>
+  </si>
+  <si>
+    <t>07/12/2020</t>
+  </si>
+  <si>
+    <t>21/01/2021</t>
+  </si>
+  <si>
+    <t>DOBAY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Bilaspur Nachharerpara (Village code 314639) under Barabil Raghunathpur Ground Water Based water Supply Scheme for Arsenic Affected Area of Jalangi Block, under Murshidabad Division, PHE Dte. Scheme ID 0001723213</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000408/2021-2022</t>
+  </si>
+  <si>
+    <t>2537/MURD</t>
+  </si>
+  <si>
+    <t>19/08/2021</t>
+  </si>
+  <si>
+    <t>15/02/2022</t>
+  </si>
+  <si>
+    <t>M/S. UNIQUE BUILDERS</t>
+  </si>
+  <si>
     <t>SUPPLY OF GUN METAL FERRULE CONFORMING...WORK O LALBAGH SUBDIVISION FOR FHTC, TNO- 44/20-21/SEMC</t>
   </si>
   <si>
     <t>VCH/002047/2020-2021</t>
   </si>
   <si>
     <t>505/W</t>
   </si>
   <si>
     <t>27/03/2021</t>
   </si>
   <si>
     <t>AZAD ENTERPRISE ( KOLKATA)</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission ) and under command area of village of Harisankarpur ( Village Code -314635) [Near house of Jobarma Nanda Primary School to Subeder More] under Barabil Raghunathpur Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Jalangi Block under Murshidabad Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001243/2021-2022</t>
+  </si>
+  <si>
+    <t>50/ISD</t>
+  </si>
+  <si>
+    <t>28/01/2022</t>
+  </si>
+  <si>
+    <t>27/02/2022</t>
+  </si>
+  <si>
+    <t>M/S BIREN BHATTACHARYYA</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission ) and under command area of village of Harisankarpur ( Village Code -314635) [Near house of Shiltu fro Rajak Talar More] under Barabil Raghunathpur Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Jalangi Block under Murshidabad Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001242/2021-2022</t>
+  </si>
+  <si>
+    <t>49/ISD</t>
+  </si>
+  <si>
+    <t>M/S BHATTACHARJEE &amp; CO</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission ) and under command area of village of Harisankarpur ( Village Code -314635) under Barabil Raghunathpur Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Jalangi Block under Murshidabad Division P.H.E Dte.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...1 lines deleted...]
-  <si>
     <t>JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/001244/2021-2022</t>
   </si>
   <si>
     <t>51/ISD</t>
   </si>
   <si>
-    <t>28/01/2022</t>
-[...4 lines deleted...]
-  <si>
     <t>ABA CONTRACTOR</t>
   </si>
   <si>
+    <t>Retrofitting of Functional Household Tap Connections (FHTC) and allied works in connection with 'JAL SWAPNA (JAL JEEVAN MISSION) ' from existing Distribution system within the Command area of village HARISANKARPUR (Village Code 314635) under BARABIL RAGHUNATHPUR Ground Water Based Water Supply Scheme for arsenic affected areas of JALANGI Block in the District of Murshidabad. Tender no - 126 of 21-22 by AE ISD</t>
+  </si>
+  <si>
+    <t>VCH/000300/2022-2023</t>
+  </si>
+  <si>
+    <t>110-MSD/22-23</t>
+  </si>
+  <si>
+    <t>11/05/2022</t>
+  </si>
+  <si>
     <t>Retrofitting of Functional Household Tap Connections (FHTC) and allied works in connection with 'JAL SWAPNA (JAL JEEVAN MISSION) ' from existing Distribution system within the Command area of village HARISANKARPUR (Village Code 314635) under BARABIL RAGHUNATHPUR Ground Water Based Water Supply Scheme for arsenic affected areas of JALANGI Block in the District of Murshidabad. Tender no - 127 of 21-22 by AE ISD</t>
   </si>
   <si>
     <t>VCH/000299/2022-2023</t>
   </si>
   <si>
     <t>109-MSD/22-23</t>
   </si>
   <si>
     <t>06/05/2022</t>
-  </si>
-[...76 lines deleted...]
-    <t>DOBAY CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -786,520 +786,520 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>94.63</v>
+        <v>20.91</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>17.85</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>85.38</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>4.24</v>
+        <v>74.3</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>8.35</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>11.24</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>4.84</v>
+        <v>94.63</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>4.84</v>
+        <v>4.85</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O7" s="4" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>4.85</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>4.85</v>
+        <v>4.24</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.24</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.91</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>74.3</v>
+        <v>4.84</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>50</v>
       </c>
       <c r="P10" s="4">
-        <v>20.91</v>
+        <v>4.84</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>213.47</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>30.44</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>14.26</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>