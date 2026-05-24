--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -844,88 +844,88 @@
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>52.11</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>52.08</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.95</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>264.06</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>52.08</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>19.72</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>