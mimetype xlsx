--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -89,96 +89,96 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of functional Household Tap Connections (FHTC) under Jal Swapna (JJM) of mouza Muradpur Arazi, Paranpur, Sadikhan Diar (314627, 314637 &amp; 314638) of Barabil Raghunathpur (Zone-I&amp; II) under Ground Water Based Water Supply Scheme for Arsenic Aff</t>
   </si>
   <si>
     <t>SM/07285</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Sadikhanr Diar (Village code 314638) under Barabil Raghunathpur Ground Water Based Water Supply Scheme for Arsenic Affected Area of Jalangi Block, under Murshidabad Division, PHE Dte. Scheme ID 0001723213 in the District of Murshidabad</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000255/2021-2022</t>
+  </si>
+  <si>
+    <t>1654/MURD</t>
+  </si>
+  <si>
+    <t>29/06/2021</t>
+  </si>
+  <si>
+    <t>27/09/2021</t>
+  </si>
+  <si>
+    <t>KAMIRUL SK AND CO. (PART: KAMIRUL SK. &amp; OTHERS)</t>
+  </si>
+  <si>
+    <t>SUPPLY, OF GUN METAL FERRULE...FOR THE WORK OF ISLAMPUR SUB DIVISION FOR FHTC, TNO- 45/SE/MC/2020-21</t>
+  </si>
+  <si>
+    <t>VCH/002045/2020-2021</t>
+  </si>
+  <si>
+    <t>505/W</t>
+  </si>
+  <si>
+    <t>27/03/2021</t>
+  </si>
+  <si>
+    <t>S.P CONSTRUCTION</t>
+  </si>
+  <si>
     <t>SUPPLY OF GUN METAL FERRULE CONFORMING...WORK O LALBAGH SUBDIVISION FOR FHTC, TNO- 44/20-21/SEMC</t>
   </si>
   <si>
     <t>VCH/002047/2020-2021</t>
   </si>
   <si>
-    <t>505/W</t>
-[...4 lines deleted...]
-  <si>
     <t>AZAD ENTERPRISE ( KOLKATA)</t>
-  </si>
-[...31 lines deleted...]
-    <t>KAMIRUL SK AND CO. (PART: KAMIRUL SK. &amp; OTHERS)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -705,193 +705,193 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>94.63</v>
+        <v>52.11</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>52.08</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.95</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>117.33</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
-[...4 lines deleted...]
-      <c r="J5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
-        <v>52.11</v>
+        <v>94.63</v>
       </c>
       <c r="Q5" s="4">
-        <v>52.08</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>99.95</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>