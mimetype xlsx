--- v0 (2025-12-15)
+++ v1 (2026-08-28)
@@ -89,78 +89,78 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of functional Household Tap Connections (FHTC) under Jal Swapna (JJM) of mouza Balia Hasennagar, Arazi Nista (31447 &amp; 314526) of Bhandara under Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Bhagwangola - I &amp; II Block of</t>
   </si>
   <si>
     <t>SM/07280</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Retrofitting of Functional Household Tap Connection (FHTC) unde Jal Swapna (JJM) of -BURWAN- Ground Water Based Water Supply Scheme for arsenic affected areas of Murshidabad District. VILLAGE- GOURINAGAR , CODE-315951 , 631/2020-21/EE</t>
+  </si>
+  <si>
+    <t>VCH/002050/2020-2021</t>
+  </si>
+  <si>
+    <t>504/W</t>
+  </si>
+  <si>
+    <t>22/03/2021</t>
+  </si>
+  <si>
+    <t>KAMIRUL SK AND CO.</t>
+  </si>
+  <si>
     <t>SUPPLY, OF GUN METAL FERRULE...FOR THE WORK OF ISLAMPUR SUB DIVISION FOR FHTC, TNO- 45/SE/MC/2020-21</t>
   </si>
   <si>
     <t>VCH/002045/2020-2021</t>
   </si>
   <si>
     <t>505/W</t>
   </si>
   <si>
     <t>27/03/2021</t>
   </si>
   <si>
     <t>S.P CONSTRUCTION</t>
-  </si>
-[...13 lines deleted...]
-    <t>KAMIRUL SK AND CO.</t>
   </si>
   <si>
     <t>Retrofitting of Functional Household Tap Connection (FHTC) unde Jal Swapna (JJM) of -PANCHTHUPI- Ground Water Based Water Supply Scheme for arsenic affected areas of Murshidabad District. VILLAGE- JANARDHANPUR , CODE-315981 , 632 /2020-21/EE</t>
   </si>
   <si>
     <t>VCH/002049/2020-2021</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -711,51 +711,51 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P3" s="4">
-        <v>117.33</v>
+        <v>9.08</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
@@ -768,105 +768,105 @@
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="4">
-        <v>9.08</v>
+        <v>117.33</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="P5" s="4">
         <v>21.08</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>