--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,138 +89,138 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of functional Household Tap Connections (FHTC) under Jal Swapna (JJM) of mouza Chayan Nagar, Sankuria, Rainda (315023, 315024 &amp; 315025) of Amarkunda under Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Nabagram Block of</t>
   </si>
   <si>
     <t>SM/07279</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Extension of UPVC pipeline construction of RCC stand post with platform at Ghoshkula area (Kanakpara) under Improvement of Amarkundu Water Supply Scheme under Lalbagh Sub-Division,P.H.E. Dte.in the District Murshidabad.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/001226/2021-2022</t>
+  </si>
+  <si>
+    <t>414/LSD</t>
+  </si>
+  <si>
+    <t>27/12/2021</t>
+  </si>
+  <si>
+    <t>26/01/2022</t>
+  </si>
+  <si>
+    <t>SANJIB KUMAR SINGHA</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/002073/2021-2022</t>
+  </si>
+  <si>
+    <t>414 /LSD</t>
+  </si>
+  <si>
+    <t>Extension of distribution system for supply of safe potable drinking water at Charakdanga Adibashi Para, Madhunia Primay School &amp; Madhunia SSKAdibashi Para under Amarkundu Water Supply Scheme under Lalbagh Sub-Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000884/2021-2022</t>
+  </si>
+  <si>
+    <t>349/LSD</t>
+  </si>
+  <si>
+    <t>09/11/2021</t>
+  </si>
+  <si>
+    <t>09/12/2021</t>
+  </si>
+  <si>
+    <t>GHOSH &amp; COMPANY</t>
+  </si>
+  <si>
+    <t>Construction of RCC Stand Post including platforms at AmarkunduVillage, Kanakpara Village, Nandigram Village, Bagor Village &amp; Madhunia Village under Improvement work of Amarkundu Water Supply Scheme under Lalbagh Sub-Division,P.H.E. Dte.in the District Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000919/2021-2022</t>
+  </si>
+  <si>
+    <t>362/LSD</t>
+  </si>
+  <si>
+    <t>17/11/2021</t>
+  </si>
+  <si>
+    <t>17/12/2021</t>
+  </si>
+  <si>
+    <t>SARAJIT KUMAR MAJUMDER</t>
+  </si>
+  <si>
     <t>Retrofitting of Functional Household Tap Connection (FHTC) unde Jal Swapna (JJM) of -BURWAN- Ground Water Based Water Supply Scheme for arsenic affected areas of Murshidabad District. VILLAGE- GOURINAGAR , CODE-315951 , 631/2020-21/EE</t>
   </si>
   <si>
     <t>VCH/002050/2020-2021</t>
   </si>
   <si>
     <t>504/W</t>
   </si>
   <si>
     <t>22/03/2021</t>
   </si>
   <si>
     <t>KAMIRUL SK AND CO.</t>
   </si>
   <si>
     <t>Retrofitting of Functional Household Tap Connection (FHTC) unde Jal Swapna (JJM) of -JITPUR-Ground Water Based Water Supply Scheme for arsenic affected areas of Murshidabad District. VILLAGE - PAR RAGHUNATHPUR, CODE- 314677 , TNO- 80/20-21/SEMC</t>
   </si>
   <si>
     <t>VCH/002052/2020-2021</t>
   </si>
   <si>
     <t>UMWELT ENGINEER PVT LTD</t>
-  </si>
-[...64 lines deleted...]
-    <t>GHOSH &amp; COMPANY</t>
   </si>
   <si>
     <t>Balance and allied works For Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Sankuria (Village code 315024) and Chayan Nagar (Village code 315023) under Amarkundu Ground Water Based Water Supply Scheme for Arsenic Affected Area of Nabagram Block, under Murshidabad Division, PHE Dte. in the District of Murshidabad.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/001615/2021-2022</t>
   </si>
   <si>
     <t>308/MURD</t>
   </si>
   <si>
     <t>07/02/2022</t>
   </si>
   <si>
     <t>08/04/2022</t>
   </si>
   <si>
     <t>PARTHA PRATIM DAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -768,469 +768,469 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>9.08</v>
+        <v>4.89</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N4" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="I4" s="13"/>
-[...1 lines deleted...]
-      <c r="K4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="L4" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>36.66</v>
+        <v>4.89</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.88</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.89</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>32</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P5" s="4">
-        <v>4.89</v>
+        <v>2.74</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.74</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.93</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>2.43</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.43</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="P7" s="4">
-        <v>4.89</v>
+        <v>9.08</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P8" s="4">
-        <v>2.74</v>
+        <v>36.66</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P9" s="4">
         <v>16.51</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>12.52</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>75.84</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>77.2</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>22.58</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>29.24</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>