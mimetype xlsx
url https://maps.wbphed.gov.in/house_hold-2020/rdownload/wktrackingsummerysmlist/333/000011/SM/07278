--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -1121,54 +1121,54 @@
       <c r="I8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
         <v>4.43</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.42</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.79</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1182,54 +1182,54 @@
       <c r="I9" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P9" s="4">
         <v>4.88</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.85</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.34</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1243,54 +1243,54 @@
       <c r="I10" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>38.26</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>34.35</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>89.76</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1336,54 +1336,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>75</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>135.81</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>43.61</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>32.11</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>