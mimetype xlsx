--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -89,180 +89,180 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Retrofitting of functional Household Tap Connections (FHTC) under Jal Swapna (JJM) of mouza Amarkunda, Kanakpara (315017 &amp; 315018) of Amarkunda under Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Nabagram Block of Murshidabad Distri</t>
   </si>
   <si>
     <t>SM/07278</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Retrofitting Functional Household Tap Connections (FHTC) and allied works in connection with "Jal Swapna (JalJeevan Mission ) "from existing Distribution system within the Command area of village AMARKUNDU (Village Code 315017) under Amarkundu Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Nabagram Block in the District of Murshidabad .</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000627/2020-2021</t>
+  </si>
+  <si>
+    <t>2570/MURD</t>
+  </si>
+  <si>
+    <t>01/10/2020</t>
+  </si>
+  <si>
+    <t>15/11/2020</t>
+  </si>
+  <si>
+    <t>MAJUMDER CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Formation &amp; Functioning of Women &amp; Girls for water (JAL YODHA) in connection with IEC Activty for FHTC work at SHIBPUR G.P. under Murshidabad Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000407/2021-2022</t>
   </si>
   <si>
     <t>249/LSD</t>
   </si>
   <si>
     <t>18/08/2021</t>
   </si>
   <si>
     <t>17/09/2021</t>
   </si>
   <si>
     <t>IMAGIN COMMUNICATION</t>
   </si>
   <si>
+    <t>Additional extension of UPVC pipeline at Sankuria and Madhunia (Adibashipara) under the Improvement work of Amarkundu Water Supply Scheme under Lalbagh Sub-Division, P.H.E. Dte.in the District Murshidabad.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000918/2021-2022</t>
+  </si>
+  <si>
+    <t>361/LSD</t>
+  </si>
+  <si>
+    <t>17/11/2021</t>
+  </si>
+  <si>
+    <t>01/01/2022</t>
+  </si>
+  <si>
+    <t>SARAJIT KUMAR MAJUMDER</t>
+  </si>
+  <si>
+    <t>Laying of different dia U.P.V.C Pipeline for Distribution Network (Remaining Portion) and construction of RCC Stand Post including platform at Sankuria Village under Improvement work of Amarkundu Water Supply Scheme under Lalbagh Sub-Division,P.H.E. Dte.in the District Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/001225/2021-2022</t>
+  </si>
+  <si>
+    <t>413/LSD</t>
+  </si>
+  <si>
+    <t>27/12/2021</t>
+  </si>
+  <si>
+    <t>26/01/2022</t>
+  </si>
+  <si>
+    <t>CONT WORK OF OPERATION &amp; GUARDING OF PUMPING MACHINERY FOR MAHESAIL W/S SCHEME PH-I , TNO- 894/19-20/EE</t>
+  </si>
+  <si>
+    <t>VCH/002042/2020-2021</t>
+  </si>
+  <si>
+    <t>489/W</t>
+  </si>
+  <si>
+    <t>17/03/2021</t>
+  </si>
+  <si>
+    <t>RELIABLE ENTERPRISE</t>
+  </si>
+  <si>
     <t>Retrofitting of Functional Household Tap Connection (FHTC) unde Jal Swapna (JJM) of -JITPUR-Ground Water Based Water Supply Scheme for arsenic affected areas of Murshidabad District. VILLAGE - PAR RAGHUNATHPUR, CODE- 314677 , TNO- 80/20-21/SEMC</t>
   </si>
   <si>
     <t>VCH/002052/2020-2021</t>
   </si>
   <si>
     <t>504/W</t>
   </si>
   <si>
     <t>22/03/2021</t>
   </si>
   <si>
     <t>UMWELT ENGINEER PVT LTD</t>
   </si>
   <si>
     <t>Retrofitting of Functional Household Tap Connection (FHTC) unde Jal Swapna (JJM) of --SAHAJADPUR- Ground Water Based Water Supply Scheme for arsenic affected areas of Murshidabad District. VILLAGE- NISCHINTAPUR , CODE- 315328 , 600 /2020-21/EE</t>
   </si>
   <si>
     <t>VCH/002041/2020-2021</t>
   </si>
   <si>
-    <t>489/W</t>
-[...4 lines deleted...]
-  <si>
     <t>SAMBHUNATH ROY</t>
   </si>
   <si>
     <t>Operation &amp; Maintenance of distribution system and allied works of Siddhikhali (Zone-III)Surface W/S Scheme Raghunathganj-I Block from 01.05.2019 to 29.02.2020</t>
   </si>
   <si>
     <t>VCH/000933/2020-2021</t>
   </si>
   <si>
     <t>SUDIPA SINGHA ROY</t>
-  </si>
-[...67 lines deleted...]
-    <t>MAJUMDER CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing Balance Functional Household Tap Connection (FHTC) of 200 left out in connection with Jal Jeevan Mission and Jal Swapna under command area of village Amarkundu (Village code 315017) and under Amarkundu Ground Water Based Water Supply Scheme for Arsenic Affected Area of Nabagram Block, under Murshidabad Division, PHE Dte. in the District of Murshidabad.</t>
   </si>
   <si>
     <t>ORD/001806/2021-2022</t>
   </si>
   <si>
     <t>803/MURD</t>
   </si>
   <si>
     <t>24/03/2022</t>
   </si>
   <si>
     <t>13/04/2022</t>
   </si>
   <si>
     <t>S.K. CONSTRUCTION (TABLU)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -829,502 +829,502 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.18</v>
+        <v>38.26</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>34.35</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>89.76</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>36.66</v>
+        <v>4.18</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>29.21</v>
+        <v>4.43</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.42</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.79</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>4.99</v>
+        <v>4.88</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.85</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.34</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>41</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>41</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>1.41</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>4.43</v>
+        <v>36.66</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.42</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.79</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>4.88</v>
+        <v>29.21</v>
       </c>
       <c r="Q9" s="4">
-        <v>4.85</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>99.34</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>38.26</v>
+        <v>4.99</v>
       </c>
       <c r="Q10" s="4">
-        <v>34.35</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>89.76</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>11.79</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>