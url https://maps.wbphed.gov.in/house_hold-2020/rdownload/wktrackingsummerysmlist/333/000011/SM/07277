--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -917,54 +917,54 @@
       <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>3.79</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.78</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.82</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1035,54 +1035,54 @@
       <c r="I7" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>14.32</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>13.21</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>92.26</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1096,88 +1096,88 @@
       <c r="I8" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>12.2</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>11.81</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>96.85</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>66.16</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>28.8</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>43.53</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>