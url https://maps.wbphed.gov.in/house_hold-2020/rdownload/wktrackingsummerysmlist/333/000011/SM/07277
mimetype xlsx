--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -113,141 +113,141 @@
   <si>
     <t>Formation &amp; Functioning of Women &amp; Girls for water (JAL YODHA) in connection with IEC Activty for FHTC work at AMARKUNDU G.P. under Murshidabad Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000406/2021-2022</t>
   </si>
   <si>
     <t>248/LSD</t>
   </si>
   <si>
     <t>18/08/2021</t>
   </si>
   <si>
     <t>17/09/2021</t>
   </si>
   <si>
     <t>S.S.INFRASTRUCTURE</t>
   </si>
   <si>
+    <t>Extension of UPVC pipeline construction of RCC stand post with platform at Darerdanga under Improvement works of Amarkundu Water Supply Scheme under Lalbagh Sub-Division,P.H.E. Dte.in the District Murshidabad.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/001227/2021-2022</t>
+  </si>
+  <si>
+    <t>415/LSD</t>
+  </si>
+  <si>
+    <t>27/12/2021</t>
+  </si>
+  <si>
+    <t>26/01/2022</t>
+  </si>
+  <si>
+    <t>SARAJIT KUMAR MAJUMDER</t>
+  </si>
+  <si>
     <t>Retrofitting of Functional Household Tap Connection (FHTC) unde Jal Swapna (JJM) of --SAHAJADPUR- Ground Water Based Water Supply Scheme for arsenic affected areas of Murshidabad District. VILLAGE- NISCHINTAPUR , CODE- 315328 , 600 /2020-21/EE</t>
   </si>
   <si>
     <t>VCH/002041/2020-2021</t>
   </si>
   <si>
     <t>489/W</t>
   </si>
   <si>
     <t>17/03/2021</t>
   </si>
   <si>
     <t>SAMBHUNATH ROY</t>
   </si>
   <si>
-    <t>Extension of UPVC pipeline construction of RCC stand post with platform at Darerdanga under Improvement works of Amarkundu Water Supply Scheme under Lalbagh Sub-Division,P.H.E. Dte.in the District Murshidabad.</t>
-[...20 lines deleted...]
-    <t>SARAJIT KUMAR MAJUMDER</t>
+    <t>Providing Balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Bagore (Village code 315019) and under Amarkundu Ground Water Based Water Supply Scheme for Arsenic Affected Area of Nabagram Block, under Murshidabad Division, PHE Dte. in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/001772/2021-2022</t>
+  </si>
+  <si>
+    <t>817/MURD</t>
+  </si>
+  <si>
+    <t>25/03/2022</t>
+  </si>
+  <si>
+    <t>24/04/2022</t>
+  </si>
+  <si>
+    <t>M/S. CHOWDHURY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Balance and allied works For Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Madhunia (Village code 315022) and under Amarkundu Ground Water Based Water Supply Scheme for Arsenic Affected Area of Nabagram Block, under Murshidabad Division, PHE Dte. in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/001578/2021-2022</t>
+  </si>
+  <si>
+    <t>345/MURD</t>
+  </si>
+  <si>
+    <t>11/02/2022</t>
+  </si>
+  <si>
+    <t>12/04/2022</t>
+  </si>
+  <si>
+    <t>S.K. ENTERPRISE (SANDIP GHOSH)</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000045/2021-2022</t>
   </si>
   <si>
     <t>542/MURD</t>
   </si>
   <si>
     <t>25/02/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...37 lines deleted...]
-    <t>M/S. CHOWDHURY CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -835,315 +835,315 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>29.21</v>
+        <v>3.79</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.78</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.82</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>3.79</v>
+        <v>29.21</v>
       </c>
       <c r="Q5" s="4">
-        <v>3.78</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>99.82</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>2.47</v>
+        <v>12.2</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>11.81</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>96.85</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>14.32</v>
       </c>
       <c r="Q7" s="4">
         <v>13.21</v>
       </c>
       <c r="R7" s="4">
         <v>92.26</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>12.2</v>
+        <v>2.47</v>
       </c>
       <c r="Q8" s="4">
-        <v>11.81</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>96.85</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>