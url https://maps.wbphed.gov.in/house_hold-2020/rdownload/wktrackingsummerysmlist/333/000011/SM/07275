--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -871,54 +871,54 @@
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>11.9</v>
       </c>
       <c r="Q5" s="4">
-        <v>1.41</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>11.84</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -989,88 +989,88 @@
       <c r="I7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P7" s="4">
         <v>11.9</v>
       </c>
       <c r="Q7" s="4">
-        <v>9.52</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>80.02</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>65.89</v>
       </c>
       <c r="P8" s="8">
-        <v>10.93</v>
+        <v>0</v>
       </c>
       <c r="Q8" s="8">
-        <v>16.59</v>
+        <v>0</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>