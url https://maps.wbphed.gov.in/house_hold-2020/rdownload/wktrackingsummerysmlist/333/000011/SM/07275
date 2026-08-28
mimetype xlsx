--- v1 (2026-04-03)
+++ v2 (2026-08-28)
@@ -128,84 +128,84 @@
   <si>
     <t>Retrofitting of Functional Household Tap Connection (FHTC) unde Jal Swapna (JJM) of ---BHALKUNDI--Ground Water Based Water Supply Scheme for arsenic affected areas of Murshidabad District. VILLAGE - MATAI CODE- 315090 , TNO- 625/20-21/EE</t>
   </si>
   <si>
     <t>VCH/002057/2020-2021</t>
   </si>
   <si>
     <t>479/W</t>
   </si>
   <si>
     <t>12/03/2021</t>
   </si>
   <si>
     <t>M/S UNIQUE BUILDERS</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connections (FHTC) 267 nos in connection with Jal Swapna (Jal Jeevan Mission ) and under command area of village of Jadabpur Nimtala ( Village Code -313796) under Jadabpur Nimtala Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Farakka Block under Murshidabad Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 2</t>
   </si>
   <si>
+    <t>ORD/000031/2022-2023</t>
+  </si>
+  <si>
+    <t>1089/MURD</t>
+  </si>
+  <si>
+    <t>27/04/2022</t>
+  </si>
+  <si>
+    <t>17/05/2022</t>
+  </si>
+  <si>
+    <t>A.P. CONSTRUCTION</t>
+  </si>
+  <si>
     <t>ORD/000767/2022-2023</t>
   </si>
   <si>
     <t>1089 /MURD</t>
   </si>
   <si>
-    <t>27/04/2022</t>
-[...7 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000029/2021-2022</t>
   </si>
   <si>
     <t>540/2/MURD</t>
   </si>
   <si>
     <t>25/02/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...4 lines deleted...]
-    <t>1089/MURD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -871,206 +871,206 @@
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>11.9</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>9.52</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>80.02</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="I6" s="13"/>
-[...1 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="P6" s="4">
-        <v>1.47</v>
+        <v>11.9</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.41</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>11.84</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>35</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>11.9</v>
+        <v>1.47</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>65.89</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>10.93</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>16.59</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>