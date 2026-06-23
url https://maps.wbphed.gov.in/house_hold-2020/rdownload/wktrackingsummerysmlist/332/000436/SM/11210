--- v0 (2026-04-21)
+++ v1 (2026-06-23)
@@ -730,54 +730,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>68.21</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>15.01</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>22.01</v>
       </c>
       <c r="S3" s="4">
         <v>79</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -791,54 +791,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>68.21</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>15.01</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>22.01</v>
       </c>
       <c r="S4" s="4">
         <v>79</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -852,54 +852,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P5" s="4">
         <v>68.21</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>15.01</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>22.01</v>
       </c>
       <c r="S5" s="4">
         <v>79</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -913,54 +913,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P6" s="4">
         <v>68.21</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>15.01</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>22.01</v>
       </c>
       <c r="S6" s="4">
         <v>79</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -974,54 +974,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P7" s="4">
         <v>40.41</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>38.79</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>95.98</v>
       </c>
       <c r="S7" s="4">
         <v>98</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1035,54 +1035,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P8" s="4">
         <v>40.41</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>38.79</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>95.98</v>
       </c>
       <c r="S8" s="4">
         <v>98</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1096,54 +1096,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P9" s="4">
         <v>40.41</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>38.79</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>95.98</v>
       </c>
       <c r="S9" s="4">
         <v>98</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1157,88 +1157,88 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P10" s="4">
         <v>40.41</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>38.79</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>95.98</v>
       </c>
       <c r="S10" s="4">
         <v>98</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>434.48</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>215.21</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>49.53</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>