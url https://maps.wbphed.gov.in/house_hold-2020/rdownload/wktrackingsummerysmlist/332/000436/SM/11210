--- v1 (2026-06-23)
+++ v2 (2026-08-28)
@@ -89,96 +89,96 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Resource</t>
   </si>
   <si>
     <t>Supply of spare parts including calibration and regular upkeep of onsite mobile analysis system (OMAS) used for drinking water quality monitoring in arsenic and iron removal plants (AIRPs).</t>
   </si>
   <si>
     <t>SM/11210</t>
   </si>
   <si>
     <t>Support-WQMSP</t>
   </si>
   <si>
+    <t>Supply of Spare Parts including Calibration &amp; regular upkeep of On-site Mobile Analysis System (OMAS) used for drinking water quality monitoring in Arsenic &amp; Iron Removal Plants (AIRPs) related to Water Quality Monitoring &amp; Surveillance under Jal Jeevan Mission for 6(Six) months from 17/10/2023 to 16/04/2024.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000213/2023-2024</t>
+  </si>
+  <si>
+    <t>3148/RS</t>
+  </si>
+  <si>
+    <t>12/10/2023</t>
+  </si>
+  <si>
+    <t>12/04/2024</t>
+  </si>
+  <si>
+    <t>SUNANDA ENVIROMENTAL INTERNATIONAL PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>MURSHIDABAD</t>
+  </si>
+  <si>
+    <t>NADIA</t>
+  </si>
+  <si>
+    <t>NORTH 24 PARGANAS</t>
+  </si>
+  <si>
     <t>Annual Maintenance Contract (AMC) including supply of Spare Parts for On-site Mobile Analysis System (OMAS) installed in various Water Testing Laboratories of PHE Dte., Govt. of West Bengal from 29/08/2023 to 29/02/2024</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000212/2023-2024</t>
   </si>
   <si>
     <t>2624/RS</t>
   </si>
   <si>
     <t>25/08/2023</t>
   </si>
   <si>
     <t>26/02/2024</t>
-  </si>
-[...25 lines deleted...]
-    <t>12/04/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -727,60 +727,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>68.21</v>
+        <v>40.41</v>
       </c>
       <c r="Q3" s="4">
-        <v>15.01</v>
+        <v>38.79</v>
       </c>
       <c r="R3" s="4">
-        <v>22.01</v>
+        <v>95.98</v>
       </c>
       <c r="S3" s="4">
-        <v>79</v>
+        <v>98</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -788,60 +788,60 @@
       <c r="H4" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>68.21</v>
+        <v>40.41</v>
       </c>
       <c r="Q4" s="4">
-        <v>15.01</v>
+        <v>38.79</v>
       </c>
       <c r="R4" s="4">
-        <v>22.01</v>
+        <v>95.98</v>
       </c>
       <c r="S4" s="4">
-        <v>79</v>
+        <v>98</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
@@ -849,60 +849,60 @@
       <c r="H5" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>68.21</v>
+        <v>40.41</v>
       </c>
       <c r="Q5" s="4">
-        <v>15.01</v>
+        <v>38.79</v>
       </c>
       <c r="R5" s="4">
-        <v>22.01</v>
+        <v>95.98</v>
       </c>
       <c r="S5" s="4">
-        <v>79</v>
+        <v>98</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
@@ -910,60 +910,60 @@
       <c r="H6" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P6" s="4">
-        <v>68.21</v>
+        <v>40.41</v>
       </c>
       <c r="Q6" s="4">
-        <v>15.01</v>
+        <v>38.79</v>
       </c>
       <c r="R6" s="4">
-        <v>22.01</v>
+        <v>95.98</v>
       </c>
       <c r="S6" s="4">
-        <v>79</v>
+        <v>98</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
@@ -971,60 +971,60 @@
       <c r="H7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P7" s="4">
-        <v>40.41</v>
+        <v>68.21</v>
       </c>
       <c r="Q7" s="4">
-        <v>38.79</v>
+        <v>15.01</v>
       </c>
       <c r="R7" s="4">
-        <v>95.98</v>
+        <v>22.01</v>
       </c>
       <c r="S7" s="4">
-        <v>98</v>
+        <v>79</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
@@ -1032,60 +1032,60 @@
       <c r="H8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P8" s="4">
-        <v>40.41</v>
+        <v>68.21</v>
       </c>
       <c r="Q8" s="4">
-        <v>38.79</v>
+        <v>15.01</v>
       </c>
       <c r="R8" s="4">
-        <v>95.98</v>
+        <v>22.01</v>
       </c>
       <c r="S8" s="4">
-        <v>98</v>
+        <v>79</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
@@ -1093,60 +1093,60 @@
       <c r="H9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P9" s="4">
-        <v>40.41</v>
+        <v>68.21</v>
       </c>
       <c r="Q9" s="4">
-        <v>38.79</v>
+        <v>15.01</v>
       </c>
       <c r="R9" s="4">
-        <v>95.98</v>
+        <v>22.01</v>
       </c>
       <c r="S9" s="4">
-        <v>98</v>
+        <v>79</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
@@ -1154,60 +1154,60 @@
       <c r="H10" s="13" t="s">
         <v>36</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P10" s="4">
-        <v>40.41</v>
+        <v>68.21</v>
       </c>
       <c r="Q10" s="4">
-        <v>38.79</v>
+        <v>15.01</v>
       </c>
       <c r="R10" s="4">
-        <v>95.98</v>
+        <v>22.01</v>
       </c>
       <c r="S10" s="4">
-        <v>98</v>
+        <v>79</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>434.48</v>