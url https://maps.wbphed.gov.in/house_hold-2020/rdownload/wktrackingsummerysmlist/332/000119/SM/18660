--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -410,71 +410,56 @@
   <si>
     <t>C022455072524</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Laying of clear water transmission main from existing WTPs (Mathurapur and Dariapur) to different zonal OHR sites of Manikchak and Kaliachak-III Block, construction of OHR on pile or raft foundation based on soil test report, laying of Distribution system and FHTC in Manikchak, Englishbazar, Kaliachak-I,II &amp; III Blocks in the district of Malda.</t>
   </si>
   <si>
     <t>Junior Engineer-I,Junior Engineer-II,Junior Engineer-III,Junior Engineer-IV</t>
   </si>
   <si>
     <t>ORD/000170/2023-2024</t>
   </si>
   <si>
     <t>1524/MAAD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>10/06/2026</t>
   </si>
   <si>
     <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
-    <t>Surveying, Design, Engineering, Supplying, Construction, Erection, Testing, Commissioning of Raw Water Intake Jetty Structure (Fixed type) with Pump House over river Fulhar near Mathurapur connected by carriageway with Pump House &amp; the river bank including River Bank protection, Laying of Raw Water Rising Mains, Conventional type Water Treatment Plant (treated water Capacity 87 MLD) with centralized SCADA system, Substation Buildings at Intake as well as at WTP including all Electrical and Mech. work (at Intake and WTP and Boosting Station II at Shyamdaspur), 3500 Cum capacity Clear Water Reservoir at WTP site, High Lift Pump House, Clear Water Rising Mains from WTP to Clear Water Reservoirs at Boosting Station-I( at Niamatpur) &amp; II (at shyamdaspur) and Boosting Stations to different Zonal OHR New and Existing)sites Kaliachak-I,II and Englishbazar Block, 500 Cum capacity Clear Water Reservoir at Booster Station-I at Niamatpur under Englishbazar block and another 3500 Cum capacity Clear Water Reservoir at Boosting Station-II at Shyamdaspur under Kaliachak-II block, Internal pathway, surface Drain, Staff Quarter including all related and allied Civil, Mechanical, Electrical and Instrumentational work on EPC turnkey basis in a single package as per detail scope of work / direction of the E-I-C including 3(Three) months Trial Run along with Operation &amp; Maintenance for 5(five) years for AUGMENTATION OF SURFACE WATER BASED PIPED WATER SUPPLY SCHEME for Malda Arsenic Affected Area (Northern &amp; Southern Sector) at District Malda under Malda Arsenic Area W/S Division, PHE Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Modification of existing High Lift pumping station and Sub-station at Mathurapur (for Zonal OHRS of Manikchak Block) under Augmentation of Surface Water Based Piped Water Supply Scheme (Northern Sector) Dist. Malda, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-04,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/001538/2023-2024</t>
   </si>
   <si>
     <t>2669/MLMD</t>
   </si>
   <si>
     <t>30/07/2025</t>
   </si>
   <si>
     <t>WEST BENGAL ENGINEERING COMPANY.</t>
   </si>
   <si>
     <t>Continuation Work Order for Placing of diesel driven Car on hire basis for official use of the Executive Engineer, Malda Arsenic Area W/S Division, PHE Dte. under Malda Arsenic Area W/S Division, PHE Dte.(for the period from 01.01.2024 to 30.12.2024)= 365 days</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>Junior Engineer-I</t>
@@ -485,99 +470,87 @@
   <si>
     <t>3290/MAAD</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>28/12/2024</t>
   </si>
   <si>
     <t>Continuation Work Order for Placing of diesel driven Car on hire basis for the official use of the Assistant Engineer-I, Malda Arsenic Area W/S Division, PHE Dte. under Malda Arsenic Area W/S Division, PHE Dte. (for the period from 01.01.2024 to 30.12.2024)= 365 days.</t>
   </si>
   <si>
     <t>Junior Engineer-I,Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000297/2023-2024</t>
   </si>
   <si>
     <t>3289/MAAD</t>
   </si>
   <si>
     <t>SUBRATA SAHA</t>
   </si>
   <si>
-    <t>Placing of diesel driven Car on hire basis for official use of the Assistant Engineer-II, Malda Arsenic Area W/S Division, PHE Dte. under Malda Arsenic Area W/S Division, PHE Dte.(Period from 01.02.2025 to 30.06.2025)</t>
-[...20 lines deleted...]
-    <t>1955/MAAD</t>
+    <t>Formal work order for Installation of 33KV terminal arrangement with 36KV indoor type equipments (non-extensible type) with VCB, CT, PT etc. at Sub-Station of Shyamdaspur Boosting Station for augmentation of PWSS for Malda Arsenic Affected Area at District Malda (Northern &amp; Southern Sector).</t>
+  </si>
+  <si>
+    <t>ORD/001612/2024-2025</t>
+  </si>
+  <si>
+    <t>1693/MLMD</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
   </si>
   <si>
     <t>28/06/2025</t>
   </si>
   <si>
-    <t>BINA CONSTRUCTION</t>
-[...13 lines deleted...]
-  <si>
     <t>Formal work order for Installation of 33KV terminal arrangement with 36KV indoor type equipments (non-extensible type) with VCB, CT, PT etc. at Sub-Station of Mathurapur WTP site for augmentation of PWSS for Malda Arsenic Affected Area at District Malda (Northern &amp; Southern Sector).</t>
   </si>
   <si>
     <t>ORD/001613/2024-2025</t>
   </si>
   <si>
     <t>1694/MLMD</t>
+  </si>
+  <si>
+    <t>Supply of different DI materials for the work of "Laying of clear water transmission main from existing WTPs (Mathurapur and Dariapur) to different zonal OHR sites of Manikchak and Kaliachak-III Block, construction of OHR on pile or raft foundation based on soil test report, laying of Distribution system and FHTC in Manikchak, Englishbazar, Kaliachak-I,II&amp; III Blocks in the district of Malda."</t>
+  </si>
+  <si>
+    <t>ORD/000134/2024-2025</t>
+  </si>
+  <si>
+    <t>1163/MAAD</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>27/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -966,51 +939,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W35"/>
+  <dimension ref="A1:W33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="74.267578" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2516,567 +2489,445 @@
         <v>23923.24</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>30</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>134</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>54</v>
+        <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>131</v>
+        <v>30</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="P27" s="4">
-        <v>30211.99</v>
+        <v>353.77</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="I28" s="13" t="s">
-        <v>26</v>
+        <v>141</v>
       </c>
       <c r="J28" s="13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>30</v>
+        <v>145</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>144</v>
+        <v>66</v>
       </c>
       <c r="P28" s="4">
-        <v>353.77</v>
+        <v>1.73</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>73</v>
+        <v>10</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
+        <v>147</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="K29" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="M29" s="4" t="s">
         <v>145</v>
       </c>
-      <c r="I29" s="13" t="s">
+      <c r="N29" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="J29" s="13" t="s">
-[...11 lines deleted...]
-      <c r="N29" s="4" t="s">
+      <c r="O29" s="4" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="P29" s="4">
         <v>1.73</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>152</v>
       </c>
       <c r="I30" s="13" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="J30" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K30" s="4" t="s">
         <v>153</v>
       </c>
-      <c r="K30" s="4" t="s">
+      <c r="L30" s="4" t="s">
         <v>154</v>
       </c>
-      <c r="L30" s="4" t="s">
+      <c r="M30" s="4" t="s">
         <v>155</v>
       </c>
-      <c r="M30" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N30" s="4" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>156</v>
+        <v>32</v>
       </c>
       <c r="P30" s="4">
-        <v>1.73</v>
+        <v>38.62</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
         <v>157</v>
       </c>
       <c r="I31" s="13" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>158</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>159</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>60</v>
+        <v>139</v>
       </c>
       <c r="P31" s="4">
-        <v>0.71</v>
+        <v>38.92</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
+        <v>160</v>
+      </c>
+      <c r="I32" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="J32" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="K32" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="L32" s="4" t="s">
         <v>162</v>
       </c>
-      <c r="I32" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K32" s="4" t="s">
+      <c r="M32" s="4" t="s">
         <v>163</v>
       </c>
-      <c r="L32" s="4" t="s">
+      <c r="N32" s="4" t="s">
         <v>164</v>
       </c>
-      <c r="M32" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O32" s="4" t="s">
-        <v>166</v>
+        <v>133</v>
       </c>
       <c r="P32" s="4">
-        <v>0.86</v>
+        <v>76.96</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
-        <v>67</v>
+        <v>50</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
-      <c r="A33" s="3">
-[...36 lines deleted...]
-      <c r="N33" s="4" t="s">
+      <c r="A33" s="7" t="s">
         <v>165</v>
       </c>
-      <c r="O33" s="4" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="11"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="14"/>
+      <c r="I33" s="14"/>
+      <c r="J33" s="14"/>
+      <c r="K33" s="8"/>
+      <c r="L33" s="8"/>
+      <c r="M33" s="8"/>
+      <c r="N33" s="8"/>
+      <c r="O33" s="8">
+        <v>43199.37</v>
+      </c>
+      <c r="P33" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="8">
+        <v>0</v>
+      </c>
+      <c r="R33" s="8"/>
+      <c r="S33" s="8"/>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
-    <row r="34" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A35:N35"/>
+    <mergeCell ref="A33:N33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>