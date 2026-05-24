--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -1334,54 +1334,54 @@
       <c r="I7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>0.87</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.15</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>245.54</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1395,54 +1395,54 @@
       <c r="I8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>1.73</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.57</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>148.47</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1456,54 +1456,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>0.78</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.76</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>98.57</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1517,54 +1517,54 @@
       <c r="I10" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>1.3</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>1.3</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>5</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1578,54 +1578,54 @@
       <c r="I11" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P11" s="4">
         <v>1.3</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>1.3</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>5</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1639,54 +1639,54 @@
       <c r="I12" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P12" s="4">
         <v>1.3</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>1.3</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>5</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1700,54 +1700,54 @@
       <c r="I13" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P13" s="4">
         <v>1.3</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>1.3</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>5</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1761,54 +1761,54 @@
       <c r="I14" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P14" s="4">
         <v>1.3</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>1.3</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1822,54 +1822,54 @@
       <c r="I15" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P15" s="4">
         <v>1.3</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>1.3</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
         <v>5</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1883,54 +1883,54 @@
       <c r="I16" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P16" s="4">
         <v>1.3</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>1.3</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S16" s="4">
         <v>5</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1944,54 +1944,54 @@
       <c r="I17" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P17" s="4">
         <v>1.3</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>1.3</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S17" s="4">
         <v>5</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2005,54 +2005,54 @@
       <c r="I18" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P18" s="4">
         <v>1.3</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>1.3</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2066,54 +2066,54 @@
       <c r="I19" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P19" s="4">
         <v>1.3</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>1.3</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S19" s="4">
         <v>5</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2467,54 +2467,54 @@
       <c r="I26" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>128</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>129</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>130</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>131</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>132</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>133</v>
       </c>
       <c r="P26" s="4">
         <v>23923.24</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>2675.2</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>11.18</v>
       </c>
       <c r="S26" s="4">
         <v>30</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
@@ -2528,54 +2528,54 @@
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>135</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>136</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>137</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>138</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>139</v>
       </c>
       <c r="P27" s="4">
         <v>353.77</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>63.47</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>17.94</v>
       </c>
       <c r="S27" s="4">
         <v>73</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
@@ -2589,54 +2589,54 @@
       <c r="I28" s="13" t="s">
         <v>141</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>142</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>143</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>144</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>145</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>146</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P28" s="4">
         <v>1.73</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>3.9</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>224.94</v>
       </c>
       <c r="S28" s="4">
         <v>10</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
@@ -2650,54 +2650,54 @@
       <c r="I29" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>148</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>149</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>150</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>145</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>146</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>151</v>
       </c>
       <c r="P29" s="4">
         <v>1.73</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>4.43</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>255.62</v>
       </c>
       <c r="S29" s="4">
         <v>40</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
@@ -2867,54 +2867,54 @@
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="7" t="s">
         <v>165</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="7"/>
       <c r="E33" s="11"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="14"/>
       <c r="I33" s="14"/>
       <c r="J33" s="14"/>
       <c r="K33" s="8"/>
       <c r="L33" s="8"/>
       <c r="M33" s="8"/>
       <c r="N33" s="8"/>
       <c r="O33" s="8">
         <v>43199.37</v>
       </c>
       <c r="P33" s="8">
-        <v>0</v>
+        <v>2765.46</v>
       </c>
       <c r="Q33" s="8">
-        <v>0</v>
+        <v>6.4</v>
       </c>
       <c r="R33" s="8"/>
       <c r="S33" s="8"/>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A33:N33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>