--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="198">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -507,50 +507,146 @@
     <t>28/06/2025</t>
   </si>
   <si>
     <t>Formal work order for Installation of 33KV terminal arrangement with 36KV indoor type equipments (non-extensible type) with VCB, CT, PT etc. at Sub-Station of Mathurapur WTP site for augmentation of PWSS for Malda Arsenic Affected Area at District Malda (Northern &amp; Southern Sector).</t>
   </si>
   <si>
     <t>ORD/001613/2024-2025</t>
   </si>
   <si>
     <t>1694/MLMD</t>
   </si>
   <si>
     <t>Supply of different DI materials for the work of "Laying of clear water transmission main from existing WTPs (Mathurapur and Dariapur) to different zonal OHR sites of Manikchak and Kaliachak-III Block, construction of OHR on pile or raft foundation based on soil test report, laying of Distribution system and FHTC in Manikchak, Englishbazar, Kaliachak-I,II&amp; III Blocks in the district of Malda."</t>
   </si>
   <si>
     <t>ORD/000134/2024-2025</t>
   </si>
   <si>
     <t>1163/MAAD</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>27/02/2025</t>
+  </si>
+  <si>
+    <t>RTOR000001/2025-2026</t>
+  </si>
+  <si>
+    <t>617/MAAD</t>
+  </si>
+  <si>
+    <t>25/04/2025</t>
+  </si>
+  <si>
+    <t>RTOR000002/2025-2026</t>
+  </si>
+  <si>
+    <t>628/MAAD</t>
+  </si>
+  <si>
+    <t>29/04/2025</t>
+  </si>
+  <si>
+    <t>Payment of Wayleave facility charges ID- ER-MLDT-2024-WL-44 Station- KTJ-JMQ Mast No- 275/25-27 &amp; 275/26-28</t>
+  </si>
+  <si>
+    <t>BILL/00414/2024-2025</t>
+  </si>
+  <si>
+    <t>C012536185547</t>
+  </si>
+  <si>
+    <t>17/01/2025</t>
+  </si>
+  <si>
+    <t>RAIL BHOOMI CROSSING SEVA (IR-RBCS)</t>
+  </si>
+  <si>
+    <t>Payment of Wayleave facility charges ID- ER-MLDT-2024-WL-42 Station - KTJ - CMX Mast No- 270/30-32 &amp; 270/29-31</t>
+  </si>
+  <si>
+    <t>BILL/00416/2024-2025</t>
+  </si>
+  <si>
+    <t>C012536174759</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD Quotation charge for Bulk power supply at Mathurapur WTP, in the dist of Malda.</t>
+  </si>
+  <si>
+    <t>BILL/02383/2025-2026</t>
+  </si>
+  <si>
+    <t>24/09/2025</t>
+  </si>
+  <si>
+    <t>Payment of Wayleave facility charges ID-ER-MLDT-2024-WL-43 Station- KTJ-JMQ Mast No- 276/31-33 &amp; 277/01-02</t>
+  </si>
+  <si>
+    <t>BILL/00415/2024-2025</t>
+  </si>
+  <si>
+    <t>C012536178062</t>
+  </si>
+  <si>
+    <t>Payment for rural road damage pipe line.</t>
+  </si>
+  <si>
+    <t>BILL/00803/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-380</t>
+  </si>
+  <si>
+    <t>14/11/2024</t>
+  </si>
+  <si>
+    <t>Quotation for Service Connection charges for bulk power supply at Sankaritolaghat intake Pumping station under Malda Mechanical Division, PHE Dte for an ultimate Contract demand of ent570KVA.</t>
+  </si>
+  <si>
+    <t>BILL/01248/2025-2026</t>
+  </si>
+  <si>
+    <t>07/08/2025</t>
+  </si>
+  <si>
+    <t>Surveying, Design, Engineering, Supplying, Construction, Erection, Testing, Commissioning of Raw Water Intake Jetty Structure (Fixed type) with Pump House over river Fulhar near Mathurapur connected by carriageway with Pump House &amp; the river bank including River Bank protection, Laying of Raw Water Rising Mains, Conventional type Water Treatment Plant (treated water Capacity 87 MLD) with centralized SCADA system, Substation Buildings at Intake as well as at WTP including all Electrical and Mech. work (at Intake and WTP and Boosting Station II at Shyamdaspur), 3500 Cum capacity Clear Water Reservoir at WTP site, High Lift Pump House, Clear Water Rising Mains from WTP to Clear Water Reservoirs at Boosting Station-I( at Niamatpur) &amp; II (at shyamdaspur) and Boosting Stations to different Zonal OHR New and Existing)sites Kaliachak-I,II and Englishbazar Block, 500 Cum capacity Clear Water Reservoir at Booster Station-I at Niamatpur under Englishbazar block and another 3500 Cum capacity Clear Water Reservoir at Boosting Station-II at Shyamdaspur under Kaliachak-II block, Internal pathway, surface Drain, Staff Quarter including all related and allied Civil, Mechanical, Electrical and Instrumentational work on EPC turnkey basis in a single package as per detail scope of work / direction of the E-I-C including 3(Three) months Trial Run along with Operation &amp; Maintenance for 5(five) years for AUGMENTATION OF SURFACE WATER BASED PIPED WATER SUPPLY SCHEME for Malda Arsenic Affected Area (Northern &amp; Southern Sector) at District Malda under Malda Arsenic Area W/S Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000169/2023-2024</t>
+  </si>
+  <si>
+    <t>1527/MAAD</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>GBC INFRASTRUCTURE PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -939,70 +1035,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W33"/>
+  <dimension ref="A1:W42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="74.267578" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -2847,87 +2943,602 @@
       </c>
       <c r="N32" s="4" t="s">
         <v>164</v>
       </c>
       <c r="O32" s="4" t="s">
         <v>133</v>
       </c>
       <c r="P32" s="4">
         <v>76.96</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
         <v>50</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
-      <c r="A33" s="7" t="s">
+      <c r="A33" s="3">
+        <v>31</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C33" s="3"/>
+      <c r="D33" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E33" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H33" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I33" s="13"/>
+      <c r="J33" s="13"/>
+      <c r="K33" s="4" t="s">
         <v>165</v>
       </c>
-      <c r="B33" s="7"/>
-[...22 lines deleted...]
-      <c r="S33" s="8"/>
+      <c r="L33" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="M33" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="N33" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="O33" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P33" s="4">
+        <v>341.21</v>
+      </c>
+      <c r="Q33" s="4">
+        <v>0</v>
+      </c>
+      <c r="R33" s="4">
+        <v>0</v>
+      </c>
+      <c r="S33" s="4">
+        <v>0</v>
+      </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
+    <row r="34" spans="1:23">
+      <c r="A34" s="3">
+        <v>32</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C34" s="3"/>
+      <c r="D34" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E34" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H34" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I34" s="13"/>
+      <c r="J34" s="13"/>
+      <c r="K34" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="L34" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="M34" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="N34" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="O34" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P34" s="4">
+        <v>1181.07</v>
+      </c>
+      <c r="Q34" s="4">
+        <v>0</v>
+      </c>
+      <c r="R34" s="4">
+        <v>0</v>
+      </c>
+      <c r="S34" s="4">
+        <v>0</v>
+      </c>
+      <c r="T34" s="1"/>
+      <c r="U34" s="1"/>
+      <c r="V34" s="1"/>
+      <c r="W34" s="1"/>
+    </row>
+    <row r="35" spans="1:23">
+      <c r="A35" s="3">
+        <v>33</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C35" s="3"/>
+      <c r="D35" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E35" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H35" s="13" t="s">
+        <v>171</v>
+      </c>
+      <c r="I35" s="13"/>
+      <c r="J35" s="13"/>
+      <c r="K35" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="L35" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="M35" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="N35" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="O35" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="P35" s="4">
+        <v>7.27</v>
+      </c>
+      <c r="Q35" s="4">
+        <v>0</v>
+      </c>
+      <c r="R35" s="4">
+        <v>0</v>
+      </c>
+      <c r="S35" s="4">
+        <v>0</v>
+      </c>
+      <c r="T35" s="1"/>
+      <c r="U35" s="1"/>
+      <c r="V35" s="1"/>
+      <c r="W35" s="1"/>
+    </row>
+    <row r="36" spans="1:23">
+      <c r="A36" s="3">
+        <v>34</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C36" s="3"/>
+      <c r="D36" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E36" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H36" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="I36" s="13"/>
+      <c r="J36" s="13"/>
+      <c r="K36" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="L36" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="M36" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="N36" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="O36" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="P36" s="4">
+        <v>14.88</v>
+      </c>
+      <c r="Q36" s="4">
+        <v>0</v>
+      </c>
+      <c r="R36" s="4">
+        <v>0</v>
+      </c>
+      <c r="S36" s="4">
+        <v>0</v>
+      </c>
+      <c r="T36" s="1"/>
+      <c r="U36" s="1"/>
+      <c r="V36" s="1"/>
+      <c r="W36" s="1"/>
+    </row>
+    <row r="37" spans="1:23">
+      <c r="A37" s="3">
+        <v>35</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E37" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H37" s="13" t="s">
+        <v>179</v>
+      </c>
+      <c r="I37" s="13"/>
+      <c r="J37" s="13"/>
+      <c r="K37" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="L37" s="4"/>
+      <c r="M37" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="N37" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="O37" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="P37" s="4">
+        <v>226.8</v>
+      </c>
+      <c r="Q37" s="4">
+        <v>0</v>
+      </c>
+      <c r="R37" s="4">
+        <v>0</v>
+      </c>
+      <c r="S37" s="4">
+        <v>0</v>
+      </c>
+      <c r="T37" s="1"/>
+      <c r="U37" s="1"/>
+      <c r="V37" s="1"/>
+      <c r="W37" s="1"/>
+    </row>
+    <row r="38" spans="1:23">
+      <c r="A38" s="3">
+        <v>36</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E38" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H38" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="I38" s="13"/>
+      <c r="J38" s="13"/>
+      <c r="K38" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="L38" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="M38" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="N38" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="O38" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="P38" s="4">
+        <v>5.75</v>
+      </c>
+      <c r="Q38" s="4">
+        <v>0</v>
+      </c>
+      <c r="R38" s="4">
+        <v>0</v>
+      </c>
+      <c r="S38" s="4">
+        <v>0</v>
+      </c>
+      <c r="T38" s="1"/>
+      <c r="U38" s="1"/>
+      <c r="V38" s="1"/>
+      <c r="W38" s="1"/>
+    </row>
+    <row r="39" spans="1:23">
+      <c r="A39" s="3">
+        <v>37</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="E39" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H39" s="13" t="s">
+        <v>185</v>
+      </c>
+      <c r="I39" s="13"/>
+      <c r="J39" s="13"/>
+      <c r="K39" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="L39" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="M39" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="N39" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="O39" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="P39" s="4">
+        <v>6</v>
+      </c>
+      <c r="Q39" s="4">
+        <v>0</v>
+      </c>
+      <c r="R39" s="4">
+        <v>0</v>
+      </c>
+      <c r="S39" s="4">
+        <v>0</v>
+      </c>
+      <c r="T39" s="1"/>
+      <c r="U39" s="1"/>
+      <c r="V39" s="1"/>
+      <c r="W39" s="1"/>
+    </row>
+    <row r="40" spans="1:23">
+      <c r="A40" s="3">
+        <v>38</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E40" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H40" s="13" t="s">
+        <v>189</v>
+      </c>
+      <c r="I40" s="13"/>
+      <c r="J40" s="13"/>
+      <c r="K40" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="L40" s="4">
+        <v>124</v>
+      </c>
+      <c r="M40" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="N40" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="O40" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="P40" s="4">
+        <v>51.32</v>
+      </c>
+      <c r="Q40" s="4">
+        <v>0</v>
+      </c>
+      <c r="R40" s="4">
+        <v>0</v>
+      </c>
+      <c r="S40" s="4">
+        <v>0</v>
+      </c>
+      <c r="T40" s="1"/>
+      <c r="U40" s="1"/>
+      <c r="V40" s="1"/>
+      <c r="W40" s="1"/>
+    </row>
+    <row r="41" spans="1:23">
+      <c r="A41" s="3">
+        <v>39</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C41" s="3"/>
+      <c r="D41" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E41" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H41" s="13" t="s">
+        <v>192</v>
+      </c>
+      <c r="I41" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="J41" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="K41" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="L41" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="M41" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="N41" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="O41" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="P41" s="4">
+        <v>30211.99</v>
+      </c>
+      <c r="Q41" s="4">
+        <v>9119.04</v>
+      </c>
+      <c r="R41" s="4">
+        <v>30.18</v>
+      </c>
+      <c r="S41" s="4">
+        <v>40</v>
+      </c>
+      <c r="T41" s="1"/>
+      <c r="U41" s="1"/>
+      <c r="V41" s="1"/>
+      <c r="W41" s="1"/>
+    </row>
+    <row r="42" spans="1:23">
+      <c r="A42" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="11"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="14"/>
+      <c r="I42" s="14"/>
+      <c r="J42" s="14"/>
+      <c r="K42" s="8"/>
+      <c r="L42" s="8"/>
+      <c r="M42" s="8"/>
+      <c r="N42" s="8"/>
+      <c r="O42" s="8">
+        <v>75245.67</v>
+      </c>
+      <c r="P42" s="8">
+        <v>11884.51</v>
+      </c>
+      <c r="Q42" s="8">
+        <v>15.79</v>
+      </c>
+      <c r="R42" s="8"/>
+      <c r="S42" s="8"/>
+      <c r="T42" s="1"/>
+      <c r="U42" s="1"/>
+      <c r="V42" s="1"/>
+      <c r="W42" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A33:N33"/>
+    <mergeCell ref="A42:N42"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>