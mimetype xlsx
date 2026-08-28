--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -77,186 +77,291 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
+    <t>Malda Ars Area W/S Division</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR MALDAH ARSENIC AREA (NORTHERN &amp; SOUTHERN SECTOR)</t>
+  </si>
+  <si>
+    <t>SM/18660</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Placing of diesel driven Car on hire basis for official use of the Assistant Engineer-II, Malda Arsenic Area W/S Division, PHE Dte. under Malda Arsenic Area W/S Division, PHE Dte.(Period from 01.01.2023 to 31.12.2023)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I,Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I,Junior Engineer-IV</t>
+  </si>
+  <si>
+    <t>ORD/000337/2022-2023</t>
+  </si>
+  <si>
+    <t>2294/MAAD</t>
+  </si>
+  <si>
+    <t>28/12/2022</t>
+  </si>
+  <si>
+    <t>28/12/2023</t>
+  </si>
+  <si>
+    <t>M/S PARIMAL DAS</t>
+  </si>
+  <si>
+    <t>Laying of clear water transmission main from existing WTPs (Mathurapur and Dariapur) to different zonal OHR sites of Manikchak and Kaliachak-III Block, construction of OHR on pile or raft foundation based on soil test report, laying of Distribution system and FHTC in Manikchak, Englishbazar, Kaliachak-I,II &amp; III Blocks in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I,Junior Engineer-II,Junior Engineer-III,Junior Engineer-IV</t>
+  </si>
+  <si>
+    <t>ORD/000170/2023-2024</t>
+  </si>
+  <si>
+    <t>1524/MAAD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Surveying, Design, Engineering, Supplying, Construction, Erection, Testing, Commissioning of Raw Water Intake Jetty Structure (Fixed type) with Pump House over river Fulhar near Mathurapur connected by carriageway with Pump House &amp; the river bank including River Bank protection, Laying of Raw Water Rising Mains, Conventional type Water Treatment Plant (treated water Capacity 87 MLD) with centralized SCADA system, Substation Buildings at Intake as well as at WTP including all Electrical and Mech. work (at Intake and WTP and Boosting Station II at Shyamdaspur), 3500 Cum capacity Clear Water Reservoir at WTP site, High Lift Pump House, Clear Water Rising Mains from WTP to Clear Water Reservoirs at Boosting Station-I( at Niamatpur) &amp; II (at shyamdaspur) and Boosting Stations to different Zonal OHR New and Existing)sites Kaliachak-I,II and Englishbazar Block, 500 Cum capacity Clear Water Reservoir at Booster Station-I at Niamatpur under Englishbazar block and another 3500 Cum capacity Clear Water Reservoir at Boosting Station-II at Shyamdaspur under Kaliachak-II block, Internal pathway, surface Drain, Staff Quarter including all related and allied Civil, Mechanical, Electrical and Instrumentational work on EPC turnkey basis in a single package as per detail scope of work / direction of the E-I-C including 3(Three) months Trial Run along with Operation &amp; Maintenance for 5(five) years for AUGMENTATION OF SURFACE WATER BASED PIPED WATER SUPPLY SCHEME for Malda Arsenic Affected Area (Northern &amp; Southern Sector) at District Malda under Malda Arsenic Area W/S Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000169/2023-2024</t>
+  </si>
+  <si>
+    <t>1527/MAAD</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>GBC INFRASTRUCTURE PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>AUGMENTATION OF SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR MALDAH ARSENIC AREA (NORTHERN &amp; SOUTHERN SECTOR)</t>
-[...7 lines deleted...]
-  <si>
     <t>Formal Work Order for Providing Mechanical/Electrical equipment with all ancillaries and auxiliaries at Boosting Pumping Station, Niyamatpur ( for Zonal OHRS of English Bazar Block) under Augmentation of Surface Water Based Piped Water Supply Scheme (Northeren Sector), District - Malda, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-04</t>
   </si>
   <si>
     <t>ORD/000908/2023-2024</t>
   </si>
   <si>
     <t>2667/MLMD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
     <t>ORIENTAL ENGINEERING CO.</t>
   </si>
   <si>
-    <t>Malda Ars Area W/S Division</t>
+    <t>Placing of diesel driven Car on hire basis for official use of the Assistant Engineer-II, Malda Arsenic Area W/S Division, PHE Dte. under Malda Arsenic Area W/S Division, PHE Dte.(Period from 01.09.2023 to 02.03.2024)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-IV</t>
+  </si>
+  <si>
+    <t>ORD/000215/2023-2024</t>
+  </si>
+  <si>
+    <t>1552/MAAD</t>
+  </si>
+  <si>
+    <t>18/08/2023</t>
+  </si>
+  <si>
+    <t>18/02/2024</t>
+  </si>
+  <si>
+    <t>UNITED ENGINEERS CORPORATION</t>
+  </si>
+  <si>
+    <t>Modification of existing High Lift pumping station and Sub-station at Mathurapur (for Zonal OHRS of Manikchak Block) under Augmentation of Surface Water Based Piped Water Supply Scheme (Northern Sector) Dist. Malda, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-04,Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/001538/2023-2024</t>
+  </si>
+  <si>
+    <t>2669/MLMD</t>
+  </si>
+  <si>
+    <t>26/01/2026</t>
+  </si>
+  <si>
+    <t>WEST BENGAL ENGINEERING COMPANY.</t>
+  </si>
+  <si>
+    <t>Continuation Work Order for Placing of diesel driven Car on hire basis for official use of the Executive Engineer, Malda Arsenic Area W/S Division, PHE Dte. under Malda Arsenic Area W/S Division, PHE Dte.(for the period from 01.01.2024 to 30.12.2024)= 365 days</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000298/2023-2024</t>
+  </si>
+  <si>
+    <t>3290/MAAD</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>28/12/2024</t>
+  </si>
+  <si>
+    <t>NITAI PANDEY</t>
+  </si>
+  <si>
+    <t>Continuation Work Order for Placing of diesel driven Car on hire basis for the official use of the Assistant Engineer-I, Malda Arsenic Area W/S Division, PHE Dte. under Malda Arsenic Area W/S Division, PHE Dte. (for the period from 01.01.2024 to 30.12.2024)= 365 days.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I,Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000297/2023-2024</t>
+  </si>
+  <si>
+    <t>3289/MAAD</t>
+  </si>
+  <si>
+    <t>SUBRATA SAHA</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000015/2022-2023</t>
   </si>
   <si>
     <t>494/MAAD</t>
   </si>
   <si>
     <t>23/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000027/2023-2024</t>
   </si>
   <si>
     <t>1716/MAAD</t>
   </si>
   <si>
     <t>21/09/2023</t>
   </si>
   <si>
     <t>RTOR000028/2023-2024</t>
   </si>
   <si>
     <t>1973/MAAD</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
-    <t>Placing of diesel driven Car on hire basis for official use of the Assistant Engineer-II, Malda Arsenic Area W/S Division, PHE Dte. under Malda Arsenic Area W/S Division, PHE Dte.(Period from 01.09.2023 to 02.03.2024)</t>
-[...46 lines deleted...]
-  <si>
     <t>Continuation work- Hiring of Inspection vehicle (Diesel driven) for official use of Executive Engineer under office of the Executive Engineer, Malda Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000068/2024-2025</t>
   </si>
   <si>
     <t>1343/MLMD</t>
   </si>
   <si>
     <t>26/04/2024</t>
   </si>
   <si>
     <t>26/06/2024</t>
   </si>
   <si>
-    <t>NITAI PANDEY</t>
+    <t>Supply of different DI materials for the work of "Laying of clear water transmission main from existing WTPs (Mathurapur and Dariapur) to different zonal OHR sites of Manikchak and Kaliachak-III Block, construction of OHR on pile or raft foundation based on soil test report, laying of Distribution system and FHTC in Manikchak, Englishbazar, Kaliachak-I,II&amp; III Blocks in the district of Malda."</t>
+  </si>
+  <si>
+    <t>ORD/000134/2024-2025</t>
+  </si>
+  <si>
+    <t>1163/MAAD</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>27/02/2025</t>
   </si>
   <si>
     <t>Vetting of Soil Investigation Report and Recommendation of foundation for Construction of OHR for BAHIRBONAScheme (Capacity-450 cum) in Kaliachak-III Block under "Augmentation of Surface Water Based Piped Water Supply Scheme for Malda Arsenic Area (Northern &amp; Southern Sector)".</t>
   </si>
   <si>
     <t>Junior Engineer-III</t>
   </si>
   <si>
     <t>ORD/000236/2024-2025</t>
   </si>
   <si>
     <t>816/MAAD</t>
   </si>
   <si>
     <t>22/04/2024</t>
   </si>
   <si>
     <t>22/05/2024</t>
   </si>
   <si>
     <t>INDIAN INSTITUTE OF ENGINEERING SCIENCE AND TECHNOLOGY SHIBPUR</t>
   </si>
   <si>
     <t>Vetting of Soil Investigation Report and Recommendation of foundation for Construction of OHR for MOHABBATPUR Scheme (Capacity-500 cum) in Kaliachak-III Block under "Augmentation of Surface Water Based Piped Water Supply Scheme for Malda Arsenic Area (Northern &amp; Southern Sector)".</t>
   </si>
@@ -365,194 +470,116 @@
   <si>
     <t>RTOR000032/2023-2024</t>
   </si>
   <si>
     <t>216/MAAD</t>
   </si>
   <si>
     <t>23/02/2024</t>
   </si>
   <si>
     <t>Restoration of damaged PWD road for Chainage 18.00 KM to 220..00 Km to 30.00 KM and chainage 30.00 KM to 32.50 KM in Laying of water rising main at SH-10 under Augmentation of surface water based piped water supply scheme for Malda Arsenic Area (Northern &amp; Southern Sector).</t>
   </si>
   <si>
     <t>BILL/00081/2024-2025</t>
   </si>
   <si>
     <t>C062409333417</t>
   </si>
   <si>
     <t>11/06/2024</t>
   </si>
   <si>
     <t>EXUCUTIVE ENGINEER PWD MALDA</t>
   </si>
   <si>
+    <t>Quotation the shifting of LTOH line above newly constructing pipe line.</t>
+  </si>
+  <si>
+    <t>BILL/00645/2023-2024</t>
+  </si>
+  <si>
+    <t>C022455072524</t>
+  </si>
+  <si>
+    <t>20/02/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>The payment to WBSRDA against the repair of damaged roads.</t>
   </si>
   <si>
     <t>BILL/00732/2024-2025</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, HPIU, WBSRDA, MALDA DIVISION</t>
   </si>
   <si>
-    <t>Quotation the shifting of LTOH line above newly constructing pipe line.</t>
-[...86 lines deleted...]
-    <t>SUBRATA SAHA</t>
+    <t>Payment for rural road damage pipe line.</t>
+  </si>
+  <si>
+    <t>BILL/00803/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-380</t>
+  </si>
+  <si>
+    <t>14/11/2024</t>
   </si>
   <si>
     <t>Formal work order for Installation of 33KV terminal arrangement with 36KV indoor type equipments (non-extensible type) with VCB, CT, PT etc. at Sub-Station of Shyamdaspur Boosting Station for augmentation of PWSS for Malda Arsenic Affected Area at District Malda (Northern &amp; Southern Sector).</t>
   </si>
   <si>
     <t>ORD/001612/2024-2025</t>
   </si>
   <si>
     <t>1693/MLMD</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>28/06/2025</t>
   </si>
   <si>
     <t>Formal work order for Installation of 33KV terminal arrangement with 36KV indoor type equipments (non-extensible type) with VCB, CT, PT etc. at Sub-Station of Mathurapur WTP site for augmentation of PWSS for Malda Arsenic Affected Area at District Malda (Northern &amp; Southern Sector).</t>
   </si>
   <si>
     <t>ORD/001613/2024-2025</t>
   </si>
   <si>
     <t>1694/MLMD</t>
   </si>
   <si>
-    <t>Supply of different DI materials for the work of "Laying of clear water transmission main from existing WTPs (Mathurapur and Dariapur) to different zonal OHR sites of Manikchak and Kaliachak-III Block, construction of OHR on pile or raft foundation based on soil test report, laying of Distribution system and FHTC in Manikchak, Englishbazar, Kaliachak-I,II&amp; III Blocks in the district of Malda."</t>
-[...13 lines deleted...]
-  <si>
     <t>RTOR000001/2025-2026</t>
   </si>
   <si>
     <t>617/MAAD</t>
   </si>
   <si>
     <t>25/04/2025</t>
   </si>
   <si>
     <t>RTOR000002/2025-2026</t>
   </si>
   <si>
     <t>628/MAAD</t>
   </si>
   <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>Payment of Wayleave facility charges ID- ER-MLDT-2024-WL-44 Station- KTJ-JMQ Mast No- 275/25-27 &amp; 275/26-28</t>
   </si>
   <si>
     <t>BILL/00414/2024-2025</t>
   </si>
   <si>
     <t>C012536185547</t>
@@ -569,84 +596,57 @@
   <si>
     <t>BILL/00416/2024-2025</t>
   </si>
   <si>
     <t>C012536174759</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge for Bulk power supply at Mathurapur WTP, in the dist of Malda.</t>
   </si>
   <si>
     <t>BILL/02383/2025-2026</t>
   </si>
   <si>
     <t>24/09/2025</t>
   </si>
   <si>
     <t>Payment of Wayleave facility charges ID-ER-MLDT-2024-WL-43 Station- KTJ-JMQ Mast No- 276/31-33 &amp; 277/01-02</t>
   </si>
   <si>
     <t>BILL/00415/2024-2025</t>
   </si>
   <si>
     <t>C012536178062</t>
   </si>
   <si>
-    <t>Payment for rural road damage pipe line.</t>
-[...10 lines deleted...]
-  <si>
     <t>Quotation for Service Connection charges for bulk power supply at Sankaritolaghat intake Pumping station under Malda Mechanical Division, PHE Dte for an ultimate Contract demand of ent570KVA.</t>
   </si>
   <si>
     <t>BILL/01248/2025-2026</t>
   </si>
   <si>
     <t>07/08/2025</t>
-  </si>
-[...13 lines deleted...]
-    <t>GBC INFRASTRUCTURE PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1195,2306 +1195,2306 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>546.37</v>
+        <v>1.73</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.57</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>148.47</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="E4" s="10" t="s">
-[...8 lines deleted...]
-      <c r="H4" s="13" t="s">
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>13510.42</v>
+        <v>23923.24</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2675.2</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>11.18</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P5" s="4">
+        <v>30211.99</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>9119.04</v>
+      </c>
+      <c r="R5" s="4">
+        <v>30.18</v>
+      </c>
+      <c r="S5" s="4">
         <v>40</v>
-      </c>
-[...19 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>20.22</v>
+        <v>546.37</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
         <v>0.87</v>
       </c>
       <c r="Q7" s="4">
         <v>2.15</v>
       </c>
       <c r="R7" s="4">
         <v>245.54</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>1.73</v>
+        <v>353.77</v>
       </c>
       <c r="Q8" s="4">
-        <v>2.57</v>
+        <v>63.47</v>
       </c>
       <c r="R8" s="4">
-        <v>148.47</v>
+        <v>17.94</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>73</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>69</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>27</v>
+        <v>70</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="P9" s="4">
-        <v>0.78</v>
+        <v>1.73</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.76</v>
+        <v>3.9</v>
       </c>
       <c r="R9" s="4">
-        <v>98.57</v>
+        <v>224.94</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="P10" s="4">
-        <v>1.3</v>
+        <v>1.73</v>
       </c>
       <c r="Q10" s="4">
-        <v>1.3</v>
+        <v>4.43</v>
       </c>
       <c r="R10" s="4">
-        <v>100</v>
+        <v>255.62</v>
       </c>
       <c r="S10" s="4">
-        <v>5</v>
+        <v>40</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="P11" s="4">
-        <v>1.3</v>
+        <v>13510.42</v>
       </c>
       <c r="Q11" s="4">
-        <v>1.3</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>71</v>
+        <v>88</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>1.3</v>
+        <v>21.3</v>
       </c>
       <c r="Q12" s="4">
-        <v>1.3</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>71</v>
+        <v>91</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>72</v>
+        <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>1.3</v>
+        <v>20.22</v>
       </c>
       <c r="Q13" s="4">
-        <v>1.3</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>68</v>
+        <v>48</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>77</v>
+        <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>78</v>
+        <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="P14" s="4">
-        <v>1.3</v>
+        <v>0.78</v>
       </c>
       <c r="Q14" s="4">
-        <v>1.3</v>
+        <v>0.76</v>
       </c>
       <c r="R14" s="4">
-        <v>100</v>
+        <v>98.57</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>77</v>
+        <v>100</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>78</v>
+        <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>73</v>
+        <v>39</v>
       </c>
       <c r="P15" s="4">
-        <v>1.3</v>
+        <v>76.96</v>
       </c>
       <c r="Q15" s="4">
-        <v>1.3</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>5</v>
+        <v>50</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>91</v>
+        <v>102</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>68</v>
+        <v>103</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>92</v>
+        <v>104</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>71</v>
+        <v>106</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>72</v>
+        <v>107</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>73</v>
+        <v>108</v>
       </c>
       <c r="P16" s="4">
         <v>1.3</v>
       </c>
       <c r="Q16" s="4">
         <v>1.3</v>
       </c>
       <c r="R16" s="4">
         <v>100</v>
       </c>
       <c r="S16" s="4">
         <v>5</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>94</v>
+        <v>109</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>68</v>
+        <v>103</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>95</v>
+        <v>110</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>96</v>
+        <v>111</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>77</v>
+        <v>112</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>78</v>
+        <v>113</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>73</v>
+        <v>108</v>
       </c>
       <c r="P17" s="4">
         <v>1.3</v>
       </c>
       <c r="Q17" s="4">
         <v>1.3</v>
       </c>
       <c r="R17" s="4">
         <v>100</v>
       </c>
       <c r="S17" s="4">
         <v>5</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>97</v>
+        <v>114</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>68</v>
+        <v>103</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>98</v>
+        <v>115</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>99</v>
+        <v>116</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>77</v>
+        <v>106</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>78</v>
+        <v>107</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>73</v>
+        <v>108</v>
       </c>
       <c r="P18" s="4">
         <v>1.3</v>
       </c>
       <c r="Q18" s="4">
         <v>1.3</v>
       </c>
       <c r="R18" s="4">
         <v>100</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>100</v>
+        <v>117</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>68</v>
+        <v>103</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>101</v>
+        <v>118</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>102</v>
+        <v>119</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>77</v>
+        <v>106</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>78</v>
+        <v>107</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>73</v>
+        <v>108</v>
       </c>
       <c r="P19" s="4">
         <v>1.3</v>
       </c>
       <c r="Q19" s="4">
         <v>1.3</v>
       </c>
       <c r="R19" s="4">
         <v>100</v>
       </c>
       <c r="S19" s="4">
         <v>5</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J20" s="13"/>
+        <v>120</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>103</v>
+      </c>
       <c r="K20" s="4" t="s">
-        <v>103</v>
+        <v>121</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>104</v>
+        <v>122</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="P20" s="4">
-        <v>125.49</v>
+        <v>1.3</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>1.3</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J21" s="13"/>
+        <v>123</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>103</v>
+      </c>
       <c r="K21" s="4" t="s">
-        <v>106</v>
+        <v>124</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>107</v>
+        <v>125</v>
       </c>
       <c r="M21" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="O21" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="N21" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>1906.64</v>
+        <v>1.3</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>1.3</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S21" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J22" s="13"/>
+        <v>126</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>103</v>
+      </c>
       <c r="K22" s="4" t="s">
-        <v>109</v>
+        <v>127</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>110</v>
+        <v>128</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="P22" s="4">
-        <v>2555.83</v>
+        <v>1.3</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>1.3</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S22" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="M23" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="I23" s="13"/>
-[...1 lines deleted...]
-      <c r="K23" s="4" t="s">
+      <c r="N23" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="L23" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O23" s="4" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="P23" s="4">
-        <v>54.95</v>
+        <v>1.3</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>1.3</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S23" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>117</v>
+        <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-      <c r="J24" s="13"/>
+        <v>132</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>103</v>
+      </c>
       <c r="K24" s="4" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="L24" s="4"/>
+        <v>133</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>134</v>
+      </c>
       <c r="M24" s="4" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>121</v>
+        <v>108</v>
       </c>
       <c r="P24" s="4">
-        <v>6</v>
+        <v>1.3</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>1.3</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S24" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-      <c r="J25" s="13"/>
+        <v>135</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>103</v>
+      </c>
       <c r="K25" s="4" t="s">
-        <v>123</v>
+        <v>136</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>125</v>
+        <v>112</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>126</v>
+        <v>108</v>
       </c>
       <c r="P25" s="4">
-        <v>0.81</v>
+        <v>1.3</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>1.3</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S25" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>127</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I26" s="13"/>
+      <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>133</v>
+        <v>85</v>
       </c>
       <c r="P26" s="4">
-        <v>23923.24</v>
+        <v>125.49</v>
       </c>
       <c r="Q26" s="4">
-        <v>2675.2</v>
+        <v>0</v>
       </c>
       <c r="R26" s="4">
-        <v>11.18</v>
+        <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>134</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I27" s="13"/>
+      <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>30</v>
+        <v>143</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>139</v>
+        <v>85</v>
       </c>
       <c r="P27" s="4">
-        <v>353.77</v>
+        <v>1906.64</v>
       </c>
       <c r="Q27" s="4">
-        <v>63.47</v>
+        <v>0</v>
       </c>
       <c r="R27" s="4">
-        <v>17.94</v>
+        <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>73</v>
+        <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>140</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I28" s="13"/>
+      <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>146</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="P28" s="4">
-        <v>1.73</v>
+        <v>2555.83</v>
       </c>
       <c r="Q28" s="4">
-        <v>3.9</v>
+        <v>0</v>
       </c>
       <c r="R28" s="4">
-        <v>224.94</v>
+        <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>147</v>
       </c>
-      <c r="I29" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J29" s="13" t="s">
+      <c r="I29" s="13"/>
+      <c r="J29" s="13"/>
+      <c r="K29" s="4" t="s">
         <v>148</v>
       </c>
-      <c r="K29" s="4" t="s">
+      <c r="L29" s="4" t="s">
         <v>149</v>
       </c>
-      <c r="L29" s="4" t="s">
+      <c r="M29" s="4" t="s">
         <v>150</v>
       </c>
-      <c r="M29" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N29" s="4" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>151</v>
       </c>
       <c r="P29" s="4">
-        <v>1.73</v>
+        <v>54.95</v>
       </c>
       <c r="Q29" s="4">
-        <v>4.43</v>
+        <v>0</v>
       </c>
       <c r="R29" s="4">
-        <v>255.62</v>
+        <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>152</v>
       </c>
-      <c r="I30" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I30" s="13"/>
+      <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
         <v>153</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>154</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>155</v>
       </c>
       <c r="N30" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="O30" s="4" t="s">
         <v>156</v>
       </c>
-      <c r="O30" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P30" s="4">
-        <v>38.62</v>
+        <v>0.81</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
-        <v>21</v>
+        <v>157</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>157</v>
-[...6 lines deleted...]
-      </c>
+        <v>158</v>
+      </c>
+      <c r="I31" s="13"/>
+      <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="L31" s="4" t="s">
         <v>159</v>
       </c>
+      <c r="L31" s="4"/>
       <c r="M31" s="4" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>139</v>
+        <v>161</v>
       </c>
       <c r="P31" s="4">
-        <v>38.92</v>
+        <v>6</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
-        <v>33</v>
+        <v>157</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>160</v>
-[...6 lines deleted...]
-      </c>
+        <v>162</v>
+      </c>
+      <c r="I32" s="13"/>
+      <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="L32" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="M32" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="N32" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="O32" s="4" t="s">
         <v>161</v>
       </c>
-      <c r="L32" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P32" s="4">
-        <v>76.96</v>
+        <v>6</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J33" s="13"/>
+        <v>166</v>
+      </c>
+      <c r="I33" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J33" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K33" s="4" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="P33" s="4">
-        <v>341.21</v>
+        <v>38.62</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
         <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J34" s="13"/>
+        <v>171</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J34" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K34" s="4" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="L34" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="M34" s="4" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>170</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>38</v>
+        <v>67</v>
       </c>
       <c r="P34" s="4">
-        <v>1181.07</v>
+        <v>38.92</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
         <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>171</v>
+        <v>81</v>
       </c>
       <c r="I35" s="13"/>
       <c r="J35" s="13"/>
       <c r="K35" s="4" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>175</v>
+        <v>85</v>
       </c>
       <c r="P35" s="4">
-        <v>7.27</v>
+        <v>341.21</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
         <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>176</v>
+        <v>81</v>
       </c>
       <c r="I36" s="13"/>
       <c r="J36" s="13"/>
       <c r="K36" s="4" t="s">
         <v>177</v>
       </c>
       <c r="L36" s="4" t="s">
         <v>178</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>175</v>
+        <v>85</v>
       </c>
       <c r="P36" s="4">
-        <v>14.88</v>
+        <v>1181.07</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
         <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="I37" s="13"/>
       <c r="J37" s="13"/>
       <c r="K37" s="4" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="L37" s="4"/>
+        <v>181</v>
+      </c>
+      <c r="L37" s="4" t="s">
+        <v>182</v>
+      </c>
       <c r="M37" s="4" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>126</v>
+        <v>184</v>
       </c>
       <c r="P37" s="4">
-        <v>226.8</v>
+        <v>7.27</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
         <v>0</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="I38" s="13"/>
       <c r="J38" s="13"/>
       <c r="K38" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="L38" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="M38" s="4" t="s">
         <v>183</v>
       </c>
-      <c r="L38" s="4" t="s">
+      <c r="N38" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="O38" s="4" t="s">
         <v>184</v>
       </c>
-      <c r="M38" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P38" s="4">
-        <v>5.75</v>
+        <v>14.88</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
         <v>0</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
-        <v>117</v>
+        <v>45</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="I39" s="13"/>
       <c r="J39" s="13"/>
       <c r="K39" s="4" t="s">
-        <v>186</v>
-[...3 lines deleted...]
-      </c>
+        <v>189</v>
+      </c>
+      <c r="L39" s="4"/>
       <c r="M39" s="4" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>121</v>
+        <v>156</v>
       </c>
       <c r="P39" s="4">
-        <v>6</v>
+        <v>226.8</v>
       </c>
       <c r="Q39" s="4">
         <v>0</v>
       </c>
       <c r="R39" s="4">
         <v>0</v>
       </c>
       <c r="S39" s="4">
         <v>0</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="I40" s="13"/>
       <c r="J40" s="13"/>
       <c r="K40" s="4" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>192</v>
+      </c>
+      <c r="L40" s="4" t="s">
+        <v>193</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>191</v>
+        <v>183</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>191</v>
+        <v>183</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>126</v>
+        <v>184</v>
       </c>
       <c r="P40" s="4">
-        <v>51.32</v>
+        <v>5.75</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
         <v>0</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>192</v>
-[...6 lines deleted...]
-      </c>
+        <v>194</v>
+      </c>
+      <c r="I41" s="13"/>
+      <c r="J41" s="13"/>
       <c r="K41" s="4" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>195</v>
+      </c>
+      <c r="L41" s="4">
+        <v>124</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>131</v>
+        <v>196</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>196</v>
+        <v>156</v>
       </c>
       <c r="P41" s="4">
-        <v>30211.99</v>
+        <v>51.32</v>
       </c>
       <c r="Q41" s="4">
-        <v>9119.04</v>
+        <v>0</v>
       </c>
       <c r="R41" s="4">
-        <v>30.18</v>
+        <v>0</v>
       </c>
       <c r="S41" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="7" t="s">
         <v>197</v>
       </c>
       <c r="B42" s="7"/>
       <c r="C42" s="7"/>
       <c r="D42" s="7"/>
       <c r="E42" s="11"/>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>
       <c r="H42" s="14"/>
       <c r="I42" s="14"/>
       <c r="J42" s="14"/>
       <c r="K42" s="8"/>
       <c r="L42" s="8"/>
       <c r="M42" s="8"/>
       <c r="N42" s="8"/>
       <c r="O42" s="8">
         <v>75245.67</v>