--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -269,51 +269,51 @@
   <si>
     <t>BILL/00016/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-35</t>
   </si>
   <si>
     <t>Supply,delivery, installation and trial operation of Electro-Mechanical components and allied works at Ground Water Based Tubewell No-I, II &amp; III and Arsenic Iron Removal Plant at Uttar Jadupur Piped Water Supply Scheme in the district of Malda Under Malda Mechanical Division, PHE Dte. (TSM/017806)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-03,Junior Engineer-06</t>
   </si>
   <si>
     <t>ORD/000631/2023-2024</t>
   </si>
   <si>
     <t>2678/MLMD</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
-    <t>22/07/2025</t>
+    <t>18/01/2026</t>
   </si>
   <si>
     <t>WEST BENGAL ENGINEERING COMPANY.</t>
   </si>
   <si>
     <t>Construction of 700 Cum capacity 20 Mtr. staging height RCC Over Head Reservoir as per Departmental Design &amp; Drawing including pipe connection, Soil Investigation and Providing Functional House Hold Tap Connection (FHTC) for Uttar Jadupur Piped Water Supply scheme at English Bazar Block under Malda Arsenic Area W/S Division, P.H.E. Dte, Malda. (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000399/2023-2024</t>
   </si>
   <si>
     <t>1583/MAAD</t>
   </si>
   <si>
     <t>28/08/2023</t>
   </si>
   <si>
     <t>24/05/2024</t>
   </si>
   <si>
     <t>BANIK BROTHERS</t>
   </si>
   <si>
     <t>Laying of Distribution System at Sonatala, Kechuahi, Jaharpur, Uttar Jadupur,, Model Colony &amp; Nayagram Uttar Jadupur Piped Water Supply Scheme at English Bazar Block under Malda Arsenic Area W/S Division, P.H.E.Dte.</t>
   </si>
@@ -900,54 +900,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>0.99</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.99</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1022,54 +1022,54 @@
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>41.08</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>26.67</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>64.94</v>
       </c>
       <c r="S5" s="4">
         <v>75</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1085,54 +1085,54 @@
       <c r="I6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>7.65</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5.49</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>71.8</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1148,54 +1148,54 @@
       <c r="I7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>7.65</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>5.11</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>66.85</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1211,54 +1211,54 @@
       <c r="I8" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P8" s="4">
         <v>7.65</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>5.69</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>74.41</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1274,54 +1274,54 @@
       <c r="I9" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
         <v>5</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.61</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>92.25</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1337,54 +1337,54 @@
       <c r="I10" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P10" s="4">
         <v>5</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.81</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>96.24</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>67</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1703,88 +1703,88 @@
       <c r="I16" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P16" s="4">
         <v>96.7</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>48.76</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>50.42</v>
       </c>
       <c r="S16" s="4">
         <v>75</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>97</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>705.23</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>102.14</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>14.48</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>