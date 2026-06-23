--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -287,51 +287,51 @@
   <si>
     <t>2678/MLMD</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>18/01/2026</t>
   </si>
   <si>
     <t>WEST BENGAL ENGINEERING COMPANY.</t>
   </si>
   <si>
     <t>Construction of 700 Cum capacity 20 Mtr. staging height RCC Over Head Reservoir as per Departmental Design &amp; Drawing including pipe connection, Soil Investigation and Providing Functional House Hold Tap Connection (FHTC) for Uttar Jadupur Piped Water Supply scheme at English Bazar Block under Malda Arsenic Area W/S Division, P.H.E. Dte, Malda. (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000399/2023-2024</t>
   </si>
   <si>
     <t>1583/MAAD</t>
   </si>
   <si>
     <t>28/08/2023</t>
   </si>
   <si>
-    <t>24/05/2024</t>
+    <t>02/04/2025</t>
   </si>
   <si>
     <t>BANIK BROTHERS</t>
   </si>
   <si>
     <t>Laying of Distribution System at Sonatala, Kechuahi, Jaharpur, Uttar Jadupur,, Model Colony &amp; Nayagram Uttar Jadupur Piped Water Supply Scheme at English Bazar Block under Malda Arsenic Area W/S Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000146/2023-2024</t>
   </si>
   <si>
     <t>1493/MAAD</t>
   </si>
   <si>
     <t>15/06/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>