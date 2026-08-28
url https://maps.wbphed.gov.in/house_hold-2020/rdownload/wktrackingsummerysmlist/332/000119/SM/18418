--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -92,261 +92,261 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>English Bazar</t>
   </si>
   <si>
     <t>Malda Ars Area W/S Division</t>
   </si>
   <si>
     <t>Uttar Jadupur piped water supply Scheme of English Bazar block under Malda Arsenic Area water supply Division, PHED</t>
   </si>
   <si>
     <t>SM/18418</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Laying of Distribution System at Dilalpur under Uttar Jadupur Piped Water supply scheme at English Bazar under Malda Arsenic Area W/S Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-IV</t>
+  </si>
+  <si>
+    <t>ORD/000145/2023-2024</t>
+  </si>
+  <si>
+    <t>1492/MAAD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>02/11/2023</t>
+  </si>
+  <si>
+    <t>ABANI BHUSAN GHOSH</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply,delivery, installation and trial operation of Electro-Mechanical components and allied works at Ground Water Based Tubewell No-I, II &amp; III and Arsenic Iron Removal Plant at Uttar Jadupur Piped Water Supply Scheme in the district of Malda Under Malda Mechanical Division, PHE Dte. (TSM/017806)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03,Junior Engineer-06</t>
+  </si>
+  <si>
+    <t>ORD/000631/2023-2024</t>
+  </si>
+  <si>
+    <t>2678/MLMD</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>13/01/2027</t>
+  </si>
+  <si>
+    <t>WEST BENGAL ENGINEERING COMPANY.</t>
+  </si>
+  <si>
+    <t>Construction of 700 Cum capacity 20 Mtr. staging height RCC Over Head Reservoir as per Departmental Design &amp; Drawing including pipe connection, Soil Investigation and Providing Functional House Hold Tap Connection (FHTC) for Uttar Jadupur Piped Water Supply scheme at English Bazar Block under Malda Arsenic Area W/S Division, P.H.E. Dte, Malda. (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000399/2023-2024</t>
+  </si>
+  <si>
+    <t>1583/MAAD</t>
+  </si>
+  <si>
+    <t>28/08/2023</t>
+  </si>
+  <si>
+    <t>28/12/2025</t>
+  </si>
+  <si>
+    <t>BANIK BROTHERS</t>
+  </si>
+  <si>
+    <t>Construction of 3.6mtr.X 3.0mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at 3rd Tube Well site of Uttar Jadupur Piped Water Supply Scheme at English Bazar Block under Malda Arsenic Area W/S Division, P.H.E.Dte. In the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000143/2023-2024</t>
+  </si>
+  <si>
+    <t>1485/MAAD</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>30/09/2023</t>
+  </si>
+  <si>
+    <t>GIRIDHARI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm. Dia. x 150mm. big dia. Tube Well of 150 Mtr. deep by Direct Rotary Rig method using UPVC (CM) Pipes &amp; UPVC Medium Well Screen (RMS) Pipes with Ribs at Uttar Jadupur Piped Water supply scheme at Head Work Site of English Bazar Block under Malda Arsenic Area W/S Division, P.H.E. Dte. in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000140/2023-2024</t>
+  </si>
+  <si>
+    <t>1481/MAAD</t>
+  </si>
+  <si>
+    <t>15/09/2023</t>
+  </si>
+  <si>
+    <t>M/S DYNAMIC CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System at Sonatala, Kechuahi, Jaharpur, Uttar Jadupur,, Model Colony &amp; Nayagram Uttar Jadupur Piped Water Supply Scheme at English Bazar Block under Malda Arsenic Area W/S Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000146/2023-2024</t>
+  </si>
+  <si>
+    <t>1493/MAAD</t>
+  </si>
+  <si>
+    <t>15/06/2025</t>
+  </si>
+  <si>
+    <t>FUTURE</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm. Dia. x 150mm. big dia. Tube Well of 150 Mtr. deep by Direct Rotary Rig method using UPVC (CM) Pipes &amp; UPVC Medium Well Screen (RMS) Pipes with Ribs at Uttar Jadupur Piped Water supply scheme at 2nd Site of English Bazar Block under Malda Arsenic Area W/S Division, P.H.E. Dte. in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000141/2023-2024</t>
+  </si>
+  <si>
+    <t>1482/MAAD</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm. Dia. x 150mm. big dia. Tube Well of 150 Mtr. deep by Direct Rotary Rig method using UPVC (CM) Pipes &amp; UPVC Medium Well Screen (RMS) Pipes with Ribs at Uttar Jadupur Piped Water supply scheme at 3rd Site of English Bazar Block under Malda Arsenic Area W/S Division, P.H.E. Dte. in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000142/2023-2024</t>
+  </si>
+  <si>
+    <t>1483MAAD</t>
+  </si>
+  <si>
+    <t>Construction of 3.6mtr.X 3.0mtr Switch Room cum chlorine room with Water Supply and sanitary arragement at 2nd Tube Well site of Uttar Jadupur Piped Water Supply Scheme at English Bazar Block under Malda Arsenic Area W/S Division, P.H.E.Dte. In the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000144/2023-2024</t>
+  </si>
+  <si>
+    <t>1484/MAAD</t>
+  </si>
+  <si>
+    <t>DEY CONSTRUCTIONS</t>
+  </si>
+  <si>
     <t>Route servey &amp; design for prepration of DPR of Uttar &amp; Dakshin Jadupur, Purba Saidpur &amp; Arapur Piped Water Supply Scheme at Englishbazar &amp; Manikchak Development Block under Malda Arsenic Area W/S Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-III</t>
   </si>
   <si>
     <t>ORD/000248/2023-2024</t>
   </si>
   <si>
     <t>1762/MAAD</t>
   </si>
   <si>
-    <t>30/09/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>15/10/2023</t>
   </si>
   <si>
-    <t>FUTURE</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000007/2023-2024</t>
   </si>
   <si>
     <t>631/MAAD</t>
   </si>
   <si>
     <t>05/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Laying of Distribution System at Dilalpur under Uttar Jadupur Piped Water supply scheme at English Bazar under Malda Arsenic Area W/S Division, P.H.E.Dte.</t>
-[...85 lines deleted...]
-  <si>
     <t>QUOTATION PAYMENT FOR Uttar Jadupur T/W No-2 UNDER MOKDUMPUR CCC UNDER MALDA DISTRICT</t>
   </si>
   <si>
     <t>BILL/00015/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-34</t>
   </si>
   <si>
     <t>08/04/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>QUOTATION PAYMENT FOR Uttar Jadupur T/W No-3 UNDER MOKDUMPUR CCC UNDER MALDA DISTRICT</t>
   </si>
   <si>
     <t>BILL/00017/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-36</t>
   </si>
   <si>
     <t>QUOTATION PAYMENT FOR Uttar Jadupur T/W No1 UNDER MOKDUMPUR CCC UNDER MALDA DISTRICT</t>
   </si>
   <si>
     <t>BILL/00016/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-35</t>
-  </si>
-[...52 lines deleted...]
-    <t>15/06/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -897,863 +897,863 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>0.99</v>
+        <v>41.08</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.99</v>
+        <v>26.67</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>64.94</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>147.11</v>
+        <v>82.31</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>41.08</v>
+        <v>290.34</v>
       </c>
       <c r="Q5" s="4">
-        <v>26.67</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>64.94</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>75</v>
+        <v>10</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>7.65</v>
+        <v>5</v>
       </c>
       <c r="Q6" s="4">
-        <v>5.49</v>
+        <v>4.61</v>
       </c>
       <c r="R6" s="4">
-        <v>71.8</v>
+        <v>92.25</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>7.65</v>
       </c>
       <c r="Q7" s="4">
-        <v>5.11</v>
+        <v>5.49</v>
       </c>
       <c r="R7" s="4">
-        <v>66.85</v>
+        <v>71.8</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>7.65</v>
+        <v>96.7</v>
       </c>
       <c r="Q8" s="4">
-        <v>5.69</v>
+        <v>48.76</v>
       </c>
       <c r="R8" s="4">
-        <v>74.41</v>
+        <v>50.42</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>5</v>
+        <v>7.65</v>
       </c>
       <c r="Q9" s="4">
-        <v>4.61</v>
+        <v>5.11</v>
       </c>
       <c r="R9" s="4">
-        <v>92.25</v>
+        <v>66.85</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>31</v>
+        <v>58</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="P10" s="4">
-        <v>5</v>
+        <v>7.65</v>
       </c>
       <c r="Q10" s="4">
-        <v>4.81</v>
+        <v>5.69</v>
       </c>
       <c r="R10" s="4">
-        <v>96.24</v>
+        <v>74.41</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>67</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>71</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>52</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="P11" s="4">
-        <v>3.82</v>
+        <v>5</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.81</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>96.24</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>67</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>75</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>77</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="P12" s="4">
-        <v>4.82</v>
+        <v>0.99</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.99</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>67</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>72</v>
+        <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>5.12</v>
+        <v>147.11</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>67</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>79</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="P14" s="4">
-        <v>82.31</v>
+        <v>3.82</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>87</v>
-[...6 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="N15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>290.34</v>
+        <v>4.82</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>93</v>
-[...6 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>44</v>
+        <v>89</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>33</v>
+        <v>90</v>
       </c>
       <c r="P16" s="4">
-        <v>96.7</v>
+        <v>5.12</v>
       </c>
       <c r="Q16" s="4">
-        <v>48.76</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>50.42</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>97</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>705.23</v>