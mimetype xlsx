--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -80,288 +80,288 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Kaliachak-III</t>
   </si>
   <si>
+    <t>Malda Ars Area W/S Division</t>
+  </si>
+  <si>
+    <t>Sabdulpur Mouza piped water supply Scheme of Kaliachak-III block under Malda Arsenic Area water supply Division, PHED</t>
+  </si>
+  <si>
+    <t>SM/15275</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Construction of Arsenic-cum-Iron Removal Plant (AIRP) at Sabdalpur Piped Water supply scheme of Southern sector under Malda Arsenic Area W/S Division, P.H.E.Dte. in the District of Malda.(Kaliachak-lll)(2nd Call)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000022/2023-2024</t>
+  </si>
+  <si>
+    <t>984/MAAD</t>
+  </si>
+  <si>
+    <t>06/06/2023</t>
+  </si>
+  <si>
+    <t>10/09/2025</t>
+  </si>
+  <si>
+    <t>MOTI RAHAMAN</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System &amp; others allied works at Sukdevpur under Sabdalpur Piped Water supply scheme of Southern sector under Malda Arsenic Area W/S Division, P.H.E.Dte.(Kaliachak-III)</t>
+  </si>
+  <si>
+    <t>ORD/000058/2023-2024</t>
+  </si>
+  <si>
+    <t>967/MAAD</t>
+  </si>
+  <si>
+    <t>31/05/2023</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>KRISHNENDU DUTTA</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>Sabdulpur Mouza piped water supply Scheme of Kaliachak-III block under Malda Arsenic Area water supply Division, PHED</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Supply,delivery, installation and trial operation of Electro-Mechanical components and allied works at Ground Water Based Tubewell No-I &amp; II and Arsenic Iron Removal Plant at Sabdalpur Piped Water Supply Scheme in the district of Malda Under Malda Mechanical Division, PHE Dte. (TSM/017775)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03</t>
+  </si>
+  <si>
+    <t>ORD/000658/2023-2024</t>
+  </si>
+  <si>
+    <t>2686/MLMD</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>06/01/2026</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Construction of 500 Cum capacity 20 Mtr. staging height RCC Over Head Reservoir as per Departmental Design &amp; Drawing including pipe connection, Soil Investigation and Providing Functional House Hold Tap Connection (FHTC) for Sabdulpur Piped Water Supply scheme at Kaliachak-III Block under Malda Arsenic Area W/S Division, P.H.E. Dte, Malda. (3rd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000220/2023-2024</t>
+  </si>
+  <si>
+    <t>1708/MAAD</t>
+  </si>
+  <si>
+    <t>20/09/2023</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>LABANYA ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System &amp; others allied works at Sabdalpur under Sabdalpur Piped Water supply scheme of Southern sector under Malda Arsenic Area W/S Division, P.H.E.Dte. (Kaliachak-III)</t>
+  </si>
+  <si>
+    <t>ORD/000225/2023-2024</t>
+  </si>
+  <si>
+    <t>1741/MAAD</t>
+  </si>
+  <si>
+    <t>26/09/2023</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>M/S ALISA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of 3.6mtr.X 3.0mtr Switch Room cum chlorine room with Water Supply and sanitary arragement at 2nd Tube Well site of Sabdulpur Piped Water Supply Scheme of Southern Sector under Malda Arsenic Area W/S Division, P.H.E.Dte. In the District of Malda.(Kaliachak-III)</t>
+  </si>
+  <si>
+    <t>ORD/000057/2023-2024</t>
+  </si>
+  <si>
+    <t>966/MAAD</t>
+  </si>
+  <si>
+    <t>29/09/2024</t>
+  </si>
+  <si>
+    <t>ABHIJIT CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm. Dia. x 150mm. big dia. Tube Well of 150 Mtr. deep by Direct Rotary Rig method using UPVC (CM) Pipes &amp; UPVC Medium Well Screen (RMS) Pipes with Ribs at 2nd Site of Sabdalpur Piped Water supply scheme of Southern Sector in the disrtict of Malda (Kaliachak-III). (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000056/2023-2024</t>
+  </si>
+  <si>
+    <t>965/MAAD</t>
+  </si>
+  <si>
+    <t>15/07/2023</t>
+  </si>
+  <si>
+    <t>ABHIJIT PAUL</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm. Dia. x 150mm. big dia. Tube Well of 150 Mtr. deep by Direct Rotary Rig method using UPVC (CM) Pipes &amp; UPVC Medium Well Screen (RMS) Pipes with Ribs at Head Work Site of Sabdalpur Piped Water supply scheme of Southern Sector in the disrtict of Malda(Kaliachak-III). (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000055/2023-2024</t>
+  </si>
+  <si>
+    <t>964/MAAD</t>
+  </si>
+  <si>
+    <t>ASHIS CONSTRUCTION</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. I of Sabdulpur PWSS, Golapganj C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - II</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001901/2023-2024</t>
   </si>
   <si>
     <t>28/07/2023</t>
   </si>
   <si>
     <t>26/10/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. II of Sabdulpur PWSS, Golapganj C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001902/2023-2024</t>
   </si>
   <si>
     <t>31/07/2023</t>
   </si>
   <si>
     <t>29/10/2023</t>
   </si>
   <si>
-    <t>Malda Ars Area W/S Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000008/2023-2024</t>
   </si>
   <si>
     <t>630/MAAD</t>
   </si>
   <si>
     <t>05/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Laying of Distribution System &amp; others allied works at Sukdevpur under Sabdalpur Piped Water supply scheme of Southern sector under Malda Arsenic Area W/S Division, P.H.E.Dte.(Kaliachak-III)</t>
-[...47 lines deleted...]
-    <t>ABHIJIT PAUL</t>
+    <t>ERECTION OF HTOH FOR SABDALPUR PH 2 UNDER GOLAPGANJ CCC UNDER MALDA DISTRICT</t>
+  </si>
+  <si>
+    <t>BILL/03563/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-587</t>
+  </si>
+  <si>
+    <t>22/02/2024</t>
   </si>
   <si>
     <t>ERECTION OF NEW HTOH LINE FOR SABDALPUR PH1 UNDER GOLAPGANJ CCC UNDER MALDA DISTRICT</t>
   </si>
   <si>
     <t>BILL/03562/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-588</t>
   </si>
   <si>
-    <t>22/02/2024</t>
-[...82 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall at Head Work Site,2nd tubewell site , C.C road from existing road to Head works Site and Land Development Work for HWS ,Providing Functional House Hold Tap Connection (FHTC) in connection with Jal Jeevan Mission(JJM &amp; Jal Swapna), Laying of rising main from Tube Well Site to HWS &amp; including supply of all specials &amp; valves for Sabdulpur Piped Water Supply scheme at Kaliachak-III Development Block under Malda Arsenic Area W/S Division, P.H.E. Dte, Malda.</t>
   </si>
   <si>
     <t>ORD/000253/2024-2025</t>
   </si>
   <si>
     <t>14/MAAD</t>
   </si>
   <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>04/03/2025</t>
   </si>
   <si>
     <t>M/S AMIT KUMAR GUPTA</t>
-  </si>
-[...13 lines deleted...]
-    <t>ABHIJIT CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -899,911 +899,911 @@
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="L3" s="4">
-        <v>3004364396</v>
+      <c r="L3" s="4" t="s">
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>6.59</v>
+        <v>168.03</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>55</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>3004364409</v>
+        <v>35</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>5.14</v>
+        <v>49.45</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>166.19</v>
+        <v>76.87</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>49.45</v>
+        <v>222.96</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>40.85</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>18.32</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>7.66</v>
+        <v>64.67</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>44.17</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>68.3</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>15</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>7.65</v>
+        <v>5</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>80.05</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>37</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>32</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>3.1</v>
+        <v>7.65</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>5.78</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>75.58</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>71</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>63</v>
+        <v>37</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>32</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>2.45</v>
+        <v>7.66</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>6.34</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>82.76</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>76</v>
+      </c>
+      <c r="L11" s="4">
+        <v>3004364396</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>168.03</v>
+        <v>6.59</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>6.59</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
-        <v>55</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>81</v>
+      </c>
+      <c r="L12" s="4">
+        <v>3004364409</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="P12" s="4">
-        <v>76.87</v>
+        <v>5.14</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>5.14</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>222.96</v>
+        <v>166.19</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>85</v>
-[...6 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="P14" s="4">
-        <v>64.67</v>
+        <v>2.45</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>91</v>
-[...6 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="L15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N15" s="4" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>96</v>
+        <v>79</v>
       </c>
       <c r="P15" s="4">
-        <v>89.63</v>
+        <v>3.1</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P16" s="4">
-        <v>5</v>
+        <v>89.63</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>102</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>875.37</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>112.86</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>12.89</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>