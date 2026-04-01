--- v2 (2026-02-07)
+++ v3 (2026-04-01)
@@ -245,84 +245,84 @@
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM ) under command area of Uttar Nazirpur Water Supply Scheme (Augmentation) at English Bazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000384/2023-2024</t>
   </si>
   <si>
     <t>304/MAAD</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>10/04/2024</t>
   </si>
   <si>
     <t>PRITAM ENTERPRISE</t>
   </si>
   <si>
-    <t>Continuation Work Order for Placing of diesel driven Car on hire basis for official use of the Assistant Engineer-II, Malda Arsenic Area W/S Division, PHE Dte. under Malda Arsenic Area W/S Division, PHE Dte.(Period from 03.03.2024 to 02.09.2024)</t>
-[...16 lines deleted...]
-  <si>
     <t>Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 23.38 M³/ Hr. capacity Iron Elimination Plant (Pressure type) including construction of switch room in connection with source Augmentation of Uttar Nazirpur Piped Water Supply Scheme at English Bazar Dev. Block under Malda Arsenic Area Water Supply Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000048/2023-2024</t>
   </si>
   <si>
     <t>947/MAAD</t>
   </si>
   <si>
     <t>23/05/2023</t>
   </si>
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>SOVON KUMAR DAS</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at 3rd Pump House Site, Laying of distribution system and providing FHTC of Uttar Nazirpur Distribution Zone at English Bazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000247/2024-2025</t>
+  </si>
+  <si>
+    <t>1700/MAAD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>17/02/2025</t>
+  </si>
+  <si>
+    <t>DEY CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1357,60 +1357,60 @@
       <c r="H11" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>0.87</v>
+        <v>15.66</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
@@ -1418,85 +1418,85 @@
       <c r="H12" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P12" s="4">
-        <v>15.66</v>
+        <v>25.94</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
-        <v>84.43</v>
+        <v>109.49</v>
       </c>
       <c r="P13" s="8">
         <v>0</v>
       </c>
       <c r="Q13" s="8">
         <v>0</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>