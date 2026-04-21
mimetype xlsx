--- v3 (2026-04-01)
+++ v4 (2026-04-21)
@@ -874,54 +874,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>7.38</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>6.02</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>81.51</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -933,54 +933,54 @@
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4">
         <v>3004409374</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>4.88</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.88</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1455,54 +1455,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>109.49</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>10.9</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>9.95</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>