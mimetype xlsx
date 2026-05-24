--- v4 (2026-04-21)
+++ v5 (2026-05-24)
@@ -994,54 +994,54 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>0.99</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.99</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1055,54 +1055,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>11.67</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>9.38</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>80.43</v>
       </c>
       <c r="S6" s="4">
         <v>75</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1116,54 +1116,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>16.89</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>12.95</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>76.65</v>
       </c>
       <c r="S7" s="4">
         <v>85</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1177,54 +1177,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>6.52</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.94</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>75.78</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1238,54 +1238,54 @@
       <c r="I9" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>66</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P9" s="4">
         <v>10.51</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>10.47</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.67</v>
       </c>
       <c r="S9" s="4">
         <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1299,54 +1299,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P10" s="4">
         <v>9.05</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>8.22</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>90.89</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1360,54 +1360,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P11" s="4">
         <v>15.66</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>3.03</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>19.33</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1455,54 +1455,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>109.49</v>
       </c>
       <c r="P13" s="8">
-        <v>10.9</v>
+        <v>60.89</v>
       </c>
       <c r="Q13" s="8">
-        <v>9.95</v>
+        <v>55.61</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>