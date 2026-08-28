--- v5 (2026-05-24)
+++ v6 (2026-08-28)
@@ -89,222 +89,222 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Ars Area W/S Division</t>
   </si>
   <si>
     <t>Source Augmentation of Uttar Nazirpur Piped water supply scheme under Malda arsenic Area w/s Division, PHED</t>
   </si>
   <si>
     <t>SM/15144</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of Distribution System and other allied works at Satichura in connection with source Augmentation of Uttar Nazirpur Piped Water Supply Scheme under Malda Arsenic Area W/S Division, P.H.E.Dte. In the District of Malda.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-IV</t>
+  </si>
+  <si>
+    <t>ORD/000221/2023-2024</t>
+  </si>
+  <si>
+    <t>1710/MAAD</t>
+  </si>
+  <si>
+    <t>20/09/2023</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>M/S. AYUSH BUILDERS</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System and other allied works at Daibakipur &amp; Paharipara in connection with source Augmentation of Uttar Nazirpur Piped Water Supply Scheme under Malda Arsenic Area W/S Division, P.H.E.Dte. in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000274/2023-2024</t>
+  </si>
+  <si>
+    <t>3074/MAAD</t>
+  </si>
+  <si>
+    <t>14/12/2023</t>
+  </si>
+  <si>
+    <t>12/02/2024</t>
+  </si>
+  <si>
+    <t>MAHA MAYA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Sinking of 250mm. Dia. x 150mm. big dia. Tube Well of 120 Mtr. deep by Direct Rotary Rig method using UPVC (CM) Pipes &amp; UPVC Medium Well Screen (RMS) Pipes with Ribs in connection with source Augmentation of Uttar Nazirpur Piped Water Supply Scheme under Malda Arsenic Area W/S Division, P.H.E.Dte. In the District of Malda.</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000007/2023-2024</t>
   </si>
   <si>
     <t>692/MAAD</t>
   </si>
   <si>
     <t>13/04/2023</t>
   </si>
   <si>
     <t>28/05/2023</t>
   </si>
   <si>
     <t>M/S DYNAMIC CONSTRUCTION</t>
   </si>
   <si>
+    <t>Construction of 5.40 mtr.X 3.6 mtr 3rd Pump House with Water Supply and sanitary arrangement in connection with source Augmentation of Uttar Nazirpur Piped Water Supply Scheme under Malda Arsenic Area W/S Division, P.H.E.Dte. In the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000008/2023-2024</t>
+  </si>
+  <si>
+    <t>691/MAAD</t>
+  </si>
+  <si>
+    <t>12/06/2023</t>
+  </si>
+  <si>
+    <t>HIND CO-OPERATIVE LABOUR CONTRACT AND CONSTRUCTION SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 23.38 M³/ Hr. capacity Iron Elimination Plant (Pressure type) including construction of switch room in connection with source Augmentation of Uttar Nazirpur Piped Water Supply Scheme at English Bazar Dev. Block under Malda Arsenic Area Water Supply Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000048/2023-2024</t>
+  </si>
+  <si>
+    <t>947/MAAD</t>
+  </si>
+  <si>
+    <t>23/05/2023</t>
+  </si>
+  <si>
+    <t>13/11/2024</t>
+  </si>
+  <si>
+    <t>SOVON KUMAR DAS</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. III of source augmentation of Uttar Nazirpur Water Supply Scheme in the District of under Malda Mechanical Division, PHE Dte.(TSM/017480)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03</t>
+  </si>
+  <si>
+    <t>ORD/000582/2023-2024</t>
+  </si>
+  <si>
+    <t>2631/MLMD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>06/02/2024</t>
+  </si>
+  <si>
+    <t>FUTURE</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. III of Daibakipur, Uttar Nazirpur, Fulbari C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte</t>
   </si>
   <si>
-    <t>Assistant Engineer - II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000861/2023-2024</t>
   </si>
   <si>
     <t>31/08/2023</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Route servey &amp; design for prepration of DPR of Uttar Nazirpur, Sakullapur &amp; Nabinagar Piped Water Supply Scheme at Englishbazar &amp; Kaliachak - II Development Block under Malda Arsenic Area W/S Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-III</t>
   </si>
   <si>
     <t>ORD/000249/2023-2024</t>
   </si>
   <si>
     <t>1763/MAAD</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
     <t>15/10/2023</t>
   </si>
   <si>
-    <t>FUTURE</t>
-[...70 lines deleted...]
-  <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM ) under command area of Uttar Nazirpur Water Supply Scheme (Augmentation) at English Bazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000384/2023-2024</t>
   </si>
   <si>
     <t>304/MAAD</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>10/04/2024</t>
   </si>
   <si>
     <t>PRITAM ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>SOVON KUMAR DAS</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 3rd Pump House Site, Laying of distribution system and providing FHTC of Uttar Nazirpur Distribution Zone at English Bazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000247/2024-2025</t>
   </si>
   <si>
     <t>1700/MAAD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>DEY CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -871,482 +871,482 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>7.38</v>
+        <v>11.67</v>
       </c>
       <c r="Q3" s="4">
-        <v>6.02</v>
+        <v>9.38</v>
       </c>
       <c r="R3" s="4">
-        <v>81.51</v>
+        <v>80.43</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13"/>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4">
-[...2 lines deleted...]
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>4.88</v>
+        <v>16.89</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.88</v>
+        <v>12.95</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>76.65</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>0.99</v>
+        <v>7.38</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.99</v>
+        <v>6.02</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>81.51</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>11.67</v>
+        <v>6.52</v>
       </c>
       <c r="Q6" s="4">
-        <v>9.38</v>
+        <v>4.94</v>
       </c>
       <c r="R6" s="4">
-        <v>80.43</v>
+        <v>75.78</v>
       </c>
       <c r="S6" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>16.89</v>
+        <v>15.66</v>
       </c>
       <c r="Q7" s="4">
-        <v>12.95</v>
+        <v>3.03</v>
       </c>
       <c r="R7" s="4">
-        <v>76.65</v>
+        <v>19.33</v>
       </c>
       <c r="S7" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>6.52</v>
+        <v>10.51</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.94</v>
+        <v>10.47</v>
       </c>
       <c r="R8" s="4">
-        <v>75.78</v>
+        <v>99.67</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="J9" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4">
+        <v>3004409374</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>10.51</v>
+        <v>4.88</v>
       </c>
       <c r="Q9" s="4">
-        <v>10.47</v>
+        <v>4.88</v>
       </c>
       <c r="R9" s="4">
-        <v>99.67</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I10" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J10" s="13" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="P10" s="4">
-        <v>9.05</v>
+        <v>0.99</v>
       </c>
       <c r="Q10" s="4">
-        <v>8.22</v>
+        <v>0.99</v>
       </c>
       <c r="R10" s="4">
-        <v>90.89</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1357,57 +1357,57 @@
       <c r="H11" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>15.66</v>
+        <v>9.05</v>
       </c>
       <c r="Q11" s="4">
-        <v>3.03</v>
+        <v>8.22</v>
       </c>
       <c r="R11" s="4">
-        <v>19.33</v>
+        <v>90.89</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>