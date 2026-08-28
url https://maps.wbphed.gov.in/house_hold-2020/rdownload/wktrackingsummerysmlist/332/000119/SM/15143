--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,153 +89,153 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Ars Area W/S Division</t>
   </si>
   <si>
     <t>Improvement of Ground water Based piped water supply scheme by Installation of Arsenic /Iron Removal plant for Gopalpur -I &amp; II water supply schemes under Malda Arsenic area water supply Division, PHED</t>
   </si>
   <si>
     <t>SM/15143</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of Arsenic-cum-Iron Removal Plant (AIRP) of capacity 52.0 Cum/ Hr at Gopalpur Water Supply Scheme Zone-I under Malda Arsenic Area W/S Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000262/2020-2021</t>
+  </si>
+  <si>
+    <t>128/MAAD</t>
+  </si>
+  <si>
+    <t>21/01/2021</t>
+  </si>
+  <si>
+    <t>18/10/2021</t>
+  </si>
+  <si>
+    <t>MILLENNIUM ENTERPRISE</t>
+  </si>
+  <si>
     <t>Repairing work of Existing house connection, and Laying of damage UPVC Pipeline at Budhia Dubri under Jote Basanta Distribution zone under Malda Arsenic Area Water Supply Division PHED.</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer-IV</t>
   </si>
   <si>
     <t>ORD/000267/2022-2023</t>
   </si>
   <si>
     <t>1869MAAD</t>
   </si>
   <si>
     <t>28/09/2022</t>
   </si>
   <si>
     <t>12/11/2022</t>
   </si>
   <si>
     <t>M/S PARIMAL DAS</t>
   </si>
   <si>
-    <t>Construction of Arsenic-cum-Iron Removal Plant (AIRP) of capacity 52.0 Cum/ Hr at Gopalpur Water Supply Scheme Zone-I under Malda Arsenic Area W/S Division, P.H.E. Dte.</t>
-[...17 lines deleted...]
-    <t>MILLENNIUM ENTERPRISE</t>
+    <t>Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 42.00 M³/ Hr. capacity Iron Elimination Plant (Pressure type) for Gopalpur Zone-II Water Supply Scheme at Manikchak Dev. Block under Malda Arsenic Area Water Supply Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000452/2022-2023</t>
+  </si>
+  <si>
+    <t>401/MAAD</t>
+  </si>
+  <si>
+    <t>06/03/2023</t>
+  </si>
+  <si>
+    <t>01/08/2024</t>
+  </si>
+  <si>
+    <t>SHREE BISHNU CONSTRUCTION</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
+    <t>Supply,delivery, installation and trial operation of Electro-Mechanical components and allied works at Arsenic Iron Removal Plant at Gopalpur (Zone-I) Piped Water Supply Scheme in the district of Malda Under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03</t>
+  </si>
+  <si>
+    <t>ORD/000014/2023-2024</t>
+  </si>
+  <si>
+    <t>763/MLMD</t>
+  </si>
+  <si>
+    <t>26/04/2023</t>
+  </si>
+  <si>
+    <t>23/10/2023</t>
+  </si>
+  <si>
+    <t>DILIP MAHATO.</t>
+  </si>
+  <si>
     <t>NEW SERVICE CONNECTION CHARGE FOR GOPALPUR W S SCHEME</t>
   </si>
   <si>
     <t>BILL/01073/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-94</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
-  </si>
-[...40 lines deleted...]
-    <t>SHREE BISHNU CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -784,60 +784,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>6.24</v>
+        <v>139.74</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>111.09</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>79.5</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -845,270 +845,270 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>139.74</v>
+        <v>6.24</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.6</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>89.7</v>
       </c>
       <c r="S4" s="4">
-        <v>80</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>1.73</v>
+        <v>18.65</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>9.84</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>52.74</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
         <v>46.07</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>32.64</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>70.85</v>
       </c>
       <c r="S6" s="4">
         <v>61</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>18.65</v>
+        <v>1.73</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>54</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>212.43</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>159.16</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>74.92</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>