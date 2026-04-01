--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -318,68 +318,50 @@
     <t>ORD/001123/2022-2023</t>
   </si>
   <si>
     <t>454/MLMD</t>
   </si>
   <si>
     <t>16/03/2023</t>
   </si>
   <si>
     <t>12/09/2023</t>
   </si>
   <si>
     <t>EASTERN INDIA SALES &amp; SERVICE.</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of Electro-Mechanical and instrumentation components at newly constructed CWR under Alinagar Distribution Zone within Malda Arsenic Area Water Supply Scheme (Southern Sector) under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001156/2022-2023</t>
   </si>
   <si>
     <t>539/MLMD</t>
   </si>
   <si>
     <t>DEY ENTERPRISE [HOWRAH]</t>
-  </si>
-[...16 lines deleted...]
-    <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION.</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of Electro-Mechanical and instrumentation components at newly constructed CWR under Bamangram Distribution Zone within Malda Arsenic Area Water Supply Scheme (Southern Sector) under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001137/2022-2023</t>
   </si>
   <si>
     <t>536/MLMD</t>
   </si>
   <si>
     <t>DEY ENTERPRISE..</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of Electro-Mechanical and instrumentation components at newly constructed CWR under Narayanpur Distribution Zone within Malda Arsenic Area Water Supply Scheme (Southern Sector) under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001138/2022-2023</t>
   </si>
   <si>
     <t>537/MLMD</t>
   </si>
   <si>
     <t>NABAUDYAG ELECTRICAL ENGINEERING CO-OPERATIV SOCIETY LTD.</t>
   </si>
@@ -810,51 +792,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="68.269043" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1796,305 +1778,244 @@
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>102</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>92</v>
       </c>
       <c r="J17" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="K17" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="K17" s="4" t="s">
+      <c r="L17" s="4" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>106</v>
+        <v>75</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="P17" s="4">
-        <v>61.76</v>
+        <v>62.79</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>92</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="P18" s="4">
-        <v>62.79</v>
+        <v>62.75</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>92</v>
+        <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K19" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="M19" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="N19" s="4" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="P19" s="4">
-        <v>62.75</v>
+        <v>0.78</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="3">
-[...18 lines deleted...]
-      <c r="H20" s="13" t="s">
+      <c r="A20" s="7" t="s">
         <v>116</v>
       </c>
-      <c r="I20" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>519.19</v>
+      </c>
+      <c r="P20" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>0</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
-    <row r="21" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>