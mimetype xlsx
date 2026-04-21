--- v2 (2026-04-01)
+++ v3 (2026-04-21)
@@ -953,54 +953,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>1.83</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.83</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1012,54 +1012,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
         <v>1.83</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.83</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1073,54 +1073,54 @@
       <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>32.97</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>30.12</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>91.36</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1134,54 +1134,54 @@
       <c r="I6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>32.98</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>32.96</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.92</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1193,54 +1193,54 @@
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4">
         <v>3004364587</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P7" s="4">
         <v>4.32</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.32</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1252,54 +1252,54 @@
         <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4">
         <v>3004365949</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P8" s="4">
         <v>1.8</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1.8</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1311,54 +1311,54 @@
         <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4">
         <v>3004371435</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P9" s="4">
         <v>1.22</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>1.22</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1372,54 +1372,54 @@
       <c r="I10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>32.99</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>14.55</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>44.09</v>
       </c>
       <c r="S10" s="4">
         <v>70</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1433,54 +1433,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>62.79</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>43.95</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>69.99</v>
       </c>
       <c r="S11" s="4">
         <v>96</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1555,54 +1555,54 @@
       <c r="I13" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="4">
         <v>33.02</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>29.41</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>89.05</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1677,54 +1677,54 @@
       <c r="I15" s="13" t="s">
         <v>92</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P15" s="4">
         <v>62.77</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>41.35</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>65.87</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1738,54 +1738,54 @@
       <c r="I16" s="13" t="s">
         <v>92</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P16" s="4">
         <v>62.34</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>43.53</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>69.82</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1799,54 +1799,54 @@
       <c r="I17" s="13" t="s">
         <v>92</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P17" s="4">
         <v>62.79</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>44.16</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>70.34</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1860,54 +1860,54 @@
       <c r="I18" s="13" t="s">
         <v>92</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="P18" s="4">
         <v>62.75</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>39.15</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>62.38</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -1955,54 +1955,54 @@
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>116</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>519.19</v>
       </c>
       <c r="P20" s="8">
-        <v>0</v>
+        <v>330.15</v>
       </c>
       <c r="Q20" s="8">
-        <v>0</v>
+        <v>63.59</v>
       </c>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>