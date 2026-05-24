--- v3 (2026-04-21)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -360,50 +360,71 @@
     <t>ORD/001138/2022-2023</t>
   </si>
   <si>
     <t>537/MLMD</t>
   </si>
   <si>
     <t>NABAUDYAG ELECTRICAL ENGINEERING CO-OPERATIV SOCIETY LTD.</t>
   </si>
   <si>
     <t>Continuation work- Hiring of Inspection vehicle (Diesel driven) for official use of Executive Engineer under office of the Executive Engineer, Malda Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/003453/2023-2024</t>
   </si>
   <si>
     <t>845/MLMD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>22/04/2024</t>
   </si>
   <si>
     <t>NITAI PANDEY</t>
+  </si>
+  <si>
+    <t>Continuation work- Hiring of Inspection vehicle (Diesel driven) for official use of Assistant Engineer-II under office of the Executive Engineer, Malda Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03</t>
+  </si>
+  <si>
+    <t>ORD/003482/2023-2024</t>
+  </si>
+  <si>
+    <t>916/MLMD</t>
+  </si>
+  <si>
+    <t>28/02/2024</t>
+  </si>
+  <si>
+    <t>29/04/2024</t>
+  </si>
+  <si>
+    <t>SUBRATA SAHA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -792,51 +813,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="68.269043" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1372,54 +1393,54 @@
       <c r="I10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>32.99</v>
       </c>
       <c r="Q10" s="4">
-        <v>14.55</v>
+        <v>21.58</v>
       </c>
       <c r="R10" s="4">
-        <v>44.09</v>
+        <v>65.42</v>
       </c>
       <c r="S10" s="4">
         <v>70</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1433,54 +1454,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>62.79</v>
       </c>
       <c r="Q11" s="4">
-        <v>43.95</v>
+        <v>60.59</v>
       </c>
       <c r="R11" s="4">
-        <v>69.99</v>
+        <v>96.5</v>
       </c>
       <c r="S11" s="4">
         <v>96</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1494,54 +1515,54 @@
       <c r="I12" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
         <v>29.06</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>25.87</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>89.04</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1555,54 +1576,54 @@
       <c r="I13" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="4">
         <v>33.02</v>
       </c>
       <c r="Q13" s="4">
-        <v>29.41</v>
+        <v>32.51</v>
       </c>
       <c r="R13" s="4">
-        <v>89.05</v>
+        <v>98.47</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1616,54 +1637,54 @@
       <c r="I14" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P14" s="4">
         <v>32.96</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>29.67</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1677,54 +1698,54 @@
       <c r="I15" s="13" t="s">
         <v>92</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P15" s="4">
         <v>62.77</v>
       </c>
       <c r="Q15" s="4">
-        <v>41.35</v>
+        <v>60.58</v>
       </c>
       <c r="R15" s="4">
-        <v>65.87</v>
+        <v>96.5</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1738,54 +1759,54 @@
       <c r="I16" s="13" t="s">
         <v>92</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P16" s="4">
         <v>62.34</v>
       </c>
       <c r="Q16" s="4">
-        <v>43.53</v>
+        <v>60.14</v>
       </c>
       <c r="R16" s="4">
-        <v>69.82</v>
+        <v>96.47</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1799,54 +1820,54 @@
       <c r="I17" s="13" t="s">
         <v>92</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P17" s="4">
         <v>62.79</v>
       </c>
       <c r="Q17" s="4">
-        <v>44.16</v>
+        <v>60.59</v>
       </c>
       <c r="R17" s="4">
-        <v>70.34</v>
+        <v>96.5</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1860,54 +1881,54 @@
       <c r="I18" s="13" t="s">
         <v>92</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="P18" s="4">
         <v>62.75</v>
       </c>
       <c r="Q18" s="4">
-        <v>39.15</v>
+        <v>60.56</v>
       </c>
       <c r="R18" s="4">
-        <v>62.38</v>
+        <v>96.5</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -1921,101 +1942,162 @@
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>111</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>112</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>113</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="P19" s="4">
         <v>0.78</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>0.77</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>98.95</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
         <v>116</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="P20" s="4">
+        <v>0.78</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>519.97</v>
+      </c>
+      <c r="P21" s="8">
+        <v>486.93</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>93.65</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>