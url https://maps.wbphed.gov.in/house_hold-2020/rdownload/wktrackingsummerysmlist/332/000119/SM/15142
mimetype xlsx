--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -381,50 +381,68 @@
     <t>22/04/2024</t>
   </si>
   <si>
     <t>NITAI PANDEY</t>
   </si>
   <si>
     <t>Continuation work- Hiring of Inspection vehicle (Diesel driven) for official use of Assistant Engineer-II under office of the Executive Engineer, Malda Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-03</t>
   </si>
   <si>
     <t>ORD/003482/2023-2024</t>
   </si>
   <si>
     <t>916/MLMD</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>SUBRATA SAHA</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of Electro-Mechanical and instrumentation components at newly constructed CWR under Bholaichak Distribution Zone within Malda Arsenic Area Water Supply Scheme (Southern Sector) under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03,Junior Engineer-04</t>
+  </si>
+  <si>
+    <t>ORD/001155/2022-2023</t>
+  </si>
+  <si>
+    <t>538/MLMD</t>
+  </si>
+  <si>
+    <t>26/09/2025</t>
+  </si>
+  <si>
+    <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -813,51 +831,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="68.269043" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2017,87 +2035,148 @@
       </c>
       <c r="N20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>122</v>
       </c>
       <c r="P20" s="4">
         <v>0.78</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
         <v>123</v>
       </c>
-      <c r="B21" s="7"/>
-[...22 lines deleted...]
-      <c r="S21" s="8"/>
+      <c r="I21" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="P21" s="4">
+        <v>61.76</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>53.49</v>
+      </c>
+      <c r="R21" s="4">
+        <v>86.6</v>
+      </c>
+      <c r="S21" s="4">
+        <v>96</v>
+      </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>581.73</v>
+      </c>
+      <c r="P22" s="8">
+        <v>540.41</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>92.9</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>