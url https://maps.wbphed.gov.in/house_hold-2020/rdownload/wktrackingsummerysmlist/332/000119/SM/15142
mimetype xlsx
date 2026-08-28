--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -77,372 +77,372 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
+    <t>Malda Ars Area W/S Division</t>
+  </si>
+  <si>
+    <t>Construction of 6 (six) nos CWR in connection with providing FHTC under surface water based Malda arsenic Area water supply scheme ( Northern &amp; Southern Sector)</t>
+  </si>
+  <si>
+    <t>SM/15142</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Construction of 150 Cum Capacity Clear Water Reservoir (CWR) as per Departmental Design &amp; Drawing including pipe connection and cost of pipes, specials and High Lift Pump House for Clear Water Reservoir (CWR) at Head Work Site (Sattari ) Distribution Zone of Nothern sector under Malda Arsenic Area W/S Division, P.H.E. Dte, Malda</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I,Junior Engineer-IV</t>
+  </si>
+  <si>
+    <t>ORD/000385/2022-2023</t>
+  </si>
+  <si>
+    <t>242/MAAD</t>
+  </si>
+  <si>
+    <t>09/02/2023</t>
+  </si>
+  <si>
+    <t>29/06/2024</t>
+  </si>
+  <si>
+    <t>SUBHAS CHANDRA KESHARI</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>Construction of 6 (six) nos CWR in connection with providing FHTC under surface water based Malda arsenic Area water supply scheme ( Northern &amp; Southern Sector)</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Supply, installation, commissioning and trial operation of Electro-Mechanical and instrumentation components at newly constructed CWR under Utar Laxmipur Distribution Zone within Malda Arsenic Area Water Supply Scheme (Southern Sector) under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I,Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-04</t>
+  </si>
+  <si>
+    <t>ORD/001123/2022-2023</t>
+  </si>
+  <si>
+    <t>454/MLMD</t>
+  </si>
+  <si>
+    <t>16/03/2023</t>
+  </si>
+  <si>
+    <t>12/09/2023</t>
+  </si>
+  <si>
+    <t>EASTERN INDIA SALES &amp; SERVICE.</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of Electro-Mechanical and instrumentation components at newly constructed CWR under Alinagar Distribution Zone within Malda Arsenic Area Water Supply Scheme (Southern Sector) under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001156/2022-2023</t>
+  </si>
+  <si>
+    <t>539/MLMD</t>
+  </si>
+  <si>
+    <t>22/03/2023</t>
+  </si>
+  <si>
+    <t>18/09/2023</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE [HOWRAH]</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of Electro-Mechanical and instrumentation components at newly constructed CWR under Sattari Distribution Zone within Malda Arsenic Area Water Supply Scheme (Northern Sector) under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>ORD/001157/2022-2023</t>
+  </si>
+  <si>
+    <t>540/MLMD</t>
+  </si>
+  <si>
+    <t>M/S P.P. ELECTRICALS</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of Electro-Mechanical and instrumentation components at newly constructed CWR under Bamangram Distribution Zone within Malda Arsenic Area Water Supply Scheme (Southern Sector) under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001137/2022-2023</t>
+  </si>
+  <si>
+    <t>536/MLMD</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE..</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. of Bholaichak ,Golapganj C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000105/2023-2024</t>
   </si>
   <si>
     <t>3004305025/quot/03</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
     <t>27/08/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. of Uttar Laxmipur,Southern Zone ,Mothabari C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000106/2023-2024</t>
   </si>
   <si>
     <t>3004298515/quot/03</t>
   </si>
   <si>
     <t>19/05/2023</t>
   </si>
   <si>
     <t>17/08/2023</t>
   </si>
   <si>
-    <t>Malda Ars Area W/S Division</t>
+    <t>Supply, installation, commissioning and trial operation of Electro-Mechanical and instrumentation components at newly constructed CWR under Narayanpur Distribution Zone within Malda Arsenic Area Water Supply Scheme (Southern Sector) under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001138/2022-2023</t>
+  </si>
+  <si>
+    <t>537/MLMD</t>
+  </si>
+  <si>
+    <t>NABAUDYAG ELECTRICAL ENGINEERING CO-OPERATIV SOCIETY LTD.</t>
   </si>
   <si>
     <t>Construction of 150 Cum Capacity Clear Water Reservoir (CWR) as per Departmental Design &amp; Drawing including pipe connection and cost of pipes, specials and High Lift Pump House for Clear Water Reservoir (CWR) at Head Work Site (Alinagar ) Distribution Zone of Southern sector under Malda Arsenic Area W/S Division, P.H.E. Dte, Malda.</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000381/2022-2023</t>
   </si>
   <si>
     <t>239/MAAD</t>
   </si>
   <si>
-    <t>09/02/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>10/05/2023</t>
   </si>
   <si>
     <t>M/S MOON LIGHT CONSTRUCTION &amp; CO.</t>
   </si>
   <si>
     <t>Construction of 150 Cum Capacity Clear Water Reservoir (CWR) as per Departmental Design &amp; Drawing including pipe connection and cost of pipes, specials and High Lift Pump House for Clear Water Reservoir (CWR) at Head Work Site (Bholaichak ) Distribution Zone of Southern sector under Malda Arsenic Area W/S Division, P.H.E. Dte, Malda.</t>
   </si>
   <si>
     <t>Junior Engineer-III</t>
   </si>
   <si>
     <t>ORD/000382/2022-2023</t>
   </si>
   <si>
     <t>240/MAAD</t>
   </si>
   <si>
     <t>FUTURE</t>
   </si>
   <si>
+    <t>Construction of 150 Cum Capacity Clear Water Reservoir (CWR) as per Departmental Design &amp; Drawing including pipe connection and cost of pipes, specials and High Lift Pump House for Clear Water Reservoir (CWR) at Head Work Site (Uttar Laxmipur ) Distribution Zone of Southern sector under Malda Arsenic Area W/S Division, P.H.E. Dte, Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000384/2022-2023</t>
+  </si>
+  <si>
+    <t>243/MAAD</t>
+  </si>
+  <si>
+    <t>DISHERY ENGINEERS CO OP SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Construction of 150 Cum Capacity Clear Water Reservoir (CWR) as per Departmental Design &amp; Drawing including pipe connection and cost of pipes, specials and High Lift Pump House for Clear Water Reservoir (CWR) at Head Work Site (Bamongram) Distribution Zone of Southern sector under Malda Arsenic Area W/S Division, P.H.E. Dte, Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000376/2022-2023</t>
+  </si>
+  <si>
+    <t>268/MAAD</t>
+  </si>
+  <si>
+    <t>15/02/2023</t>
+  </si>
+  <si>
+    <t>16/05/2023</t>
+  </si>
+  <si>
+    <t>BEE GEE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. of Alinagar Distribution Zone, Kaliachak C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000304/2023-2024</t>
+  </si>
+  <si>
+    <t>20/07/2023</t>
+  </si>
+  <si>
+    <t>18/10/2023</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of Electro-Mechanical and instrumentation components at newly constructed CWR under Bholaichak Distribution Zone within Malda Arsenic Area Water Supply Scheme (Southern Sector) under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03,Junior Engineer-04</t>
+  </si>
+  <si>
+    <t>ORD/001155/2022-2023</t>
+  </si>
+  <si>
+    <t>538/MLMD</t>
+  </si>
+  <si>
+    <t>26/09/2025</t>
+  </si>
+  <si>
+    <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION.</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD Quotation charge of Sattari Distribution Zone, Rathbari C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/001532/2023-2024</t>
+  </si>
+  <si>
+    <t>31/07/2023</t>
+  </si>
+  <si>
+    <t>29/10/2023</t>
+  </si>
+  <si>
+    <t>Construction of 150 Cum Capacity Clear Water Reservoir (CWR) as per Departmental Design &amp; Drawing including pipe connection and cost of pipes, specials and High Lift Pump House for Clear Water Reservoir (CWR) at Head Work Site (Narayanpur) Distribution Zone of Southern sector under Malda Arsenic Area W/S Division, P.H.E. Dte, Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000383/2022-2023</t>
+  </si>
+  <si>
+    <t>241/MAAD</t>
+  </si>
+  <si>
+    <t>M/S PARIMAL DAS</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. of NARAYANPUR Distribution Zone, Kaliachak C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000291/2023-2024</t>
   </si>
   <si>
     <t>17/07/2023</t>
   </si>
   <si>
     <t>15/10/2023</t>
   </si>
   <si>
-    <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. of Alinagar Distribution Zone, Kaliachak C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
-[...163 lines deleted...]
-  <si>
     <t>Continuation work- Hiring of Inspection vehicle (Diesel driven) for official use of Executive Engineer under office of the Executive Engineer, Malda Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/003453/2023-2024</t>
   </si>
   <si>
     <t>845/MLMD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>22/04/2024</t>
   </si>
   <si>
     <t>NITAI PANDEY</t>
   </si>
   <si>
     <t>Continuation work- Hiring of Inspection vehicle (Diesel driven) for official use of Assistant Engineer-II under office of the Executive Engineer, Malda Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-03</t>
   </si>
   <si>
     <t>ORD/003482/2023-2024</t>
   </si>
   <si>
     <t>916/MLMD</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>SUBRATA SAHA</t>
-  </si>
-[...16 lines deleted...]
-    <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -972,1167 +972,1167 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>1.83</v>
+        <v>32.99</v>
       </c>
       <c r="Q3" s="4">
-        <v>1.83</v>
+        <v>21.58</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>65.42</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>1.83</v>
+        <v>62.77</v>
       </c>
       <c r="Q4" s="4">
-        <v>1.83</v>
+        <v>60.58</v>
       </c>
       <c r="R4" s="4">
+        <v>96.5</v>
+      </c>
+      <c r="S4" s="4">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>32.97</v>
+        <v>62.34</v>
       </c>
       <c r="Q5" s="4">
-        <v>30.12</v>
+        <v>60.14</v>
       </c>
       <c r="R5" s="4">
-        <v>91.36</v>
+        <v>96.47</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>32.98</v>
+        <v>62.79</v>
       </c>
       <c r="Q6" s="4">
-        <v>32.96</v>
+        <v>60.59</v>
       </c>
       <c r="R6" s="4">
-        <v>99.92</v>
+        <v>96.5</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>3004364587</v>
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>31</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>4.32</v>
+        <v>62.79</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.32</v>
+        <v>60.59</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>96.5</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>3004365949</v>
+        <v>58</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>31</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>1.8</v>
+        <v>1.83</v>
       </c>
       <c r="Q8" s="4">
-        <v>1.8</v>
+        <v>1.83</v>
       </c>
       <c r="R8" s="4">
         <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>3004371435</v>
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>1.22</v>
+        <v>1.83</v>
       </c>
       <c r="Q9" s="4">
-        <v>1.22</v>
+        <v>1.83</v>
       </c>
       <c r="R9" s="4">
         <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>64</v>
+        <v>35</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>46</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>32.99</v>
+        <v>62.75</v>
       </c>
       <c r="Q10" s="4">
-        <v>21.58</v>
+        <v>60.56</v>
       </c>
       <c r="R10" s="4">
-        <v>65.42</v>
+        <v>96.5</v>
       </c>
       <c r="S10" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>73</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>30</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>62.79</v>
+        <v>32.97</v>
       </c>
       <c r="Q11" s="4">
-        <v>60.59</v>
+        <v>30.12</v>
       </c>
       <c r="R11" s="4">
-        <v>96.5</v>
+        <v>91.36</v>
       </c>
       <c r="S11" s="4">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>29.06</v>
+        <v>32.98</v>
       </c>
       <c r="Q12" s="4">
-        <v>25.87</v>
+        <v>32.96</v>
       </c>
       <c r="R12" s="4">
-        <v>89.04</v>
+        <v>99.92</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>40</v>
+        <v>74</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>44</v>
+        <v>77</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P13" s="4">
-        <v>33.02</v>
+        <v>32.96</v>
       </c>
       <c r="Q13" s="4">
-        <v>32.51</v>
+        <v>29.67</v>
       </c>
       <c r="R13" s="4">
-        <v>98.47</v>
+        <v>90</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>40</v>
+        <v>74</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>43</v>
+        <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="P14" s="4">
-        <v>32.96</v>
+        <v>29.06</v>
       </c>
       <c r="Q14" s="4">
-        <v>29.67</v>
+        <v>25.87</v>
       </c>
       <c r="R14" s="4">
-        <v>90</v>
+        <v>89.04</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>95</v>
+      </c>
+      <c r="L15" s="4">
+        <v>3004365949</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>97</v>
+        <v>62</v>
       </c>
       <c r="P15" s="4">
-        <v>62.77</v>
+        <v>1.8</v>
       </c>
       <c r="Q15" s="4">
-        <v>60.58</v>
+        <v>1.8</v>
       </c>
       <c r="R15" s="4">
-        <v>96.5</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>98</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>92</v>
+        <v>35</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>71</v>
+        <v>99</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>74</v>
+        <v>45</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>75</v>
+        <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="P16" s="4">
-        <v>62.34</v>
+        <v>61.76</v>
       </c>
       <c r="Q16" s="4">
-        <v>60.14</v>
+        <v>53.49</v>
       </c>
       <c r="R16" s="4">
-        <v>96.47</v>
+        <v>86.6</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>105</v>
+      </c>
+      <c r="L17" s="4">
+        <v>3004371435</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>74</v>
+        <v>106</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>75</v>
+        <v>107</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>105</v>
+        <v>62</v>
       </c>
       <c r="P17" s="4">
-        <v>62.79</v>
+        <v>1.22</v>
       </c>
       <c r="Q17" s="4">
-        <v>60.59</v>
+        <v>1.22</v>
       </c>
       <c r="R17" s="4">
-        <v>96.5</v>
+        <v>100</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>92</v>
+        <v>73</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>74</v>
+        <v>30</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="P18" s="4">
-        <v>62.75</v>
+        <v>33.02</v>
       </c>
       <c r="Q18" s="4">
-        <v>60.56</v>
+        <v>32.51</v>
       </c>
       <c r="R18" s="4">
-        <v>96.5</v>
+        <v>98.47</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>113</v>
+      </c>
+      <c r="L19" s="4">
+        <v>3004364587</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>115</v>
+        <v>62</v>
       </c>
       <c r="P19" s="4">
-        <v>0.78</v>
+        <v>4.32</v>
       </c>
       <c r="Q19" s="4">
-        <v>0.77</v>
+        <v>4.32</v>
       </c>
       <c r="R19" s="4">
-        <v>98.95</v>
+        <v>100</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>116</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="J20" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K20" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="K20" s="4" t="s">
+      <c r="L20" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="M20" s="4" t="s">
+      <c r="N20" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="N20" s="4" t="s">
+      <c r="O20" s="4" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="P20" s="4">
         <v>0.78</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>0.77</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>98.95</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J21" s="13" t="s">
         <v>123</v>
       </c>
-      <c r="I21" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J21" s="13" t="s">
+      <c r="K21" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="K21" s="4" t="s">
+      <c r="L21" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="M21" s="4" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>127</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>128</v>
       </c>
       <c r="P21" s="4">
-        <v>61.76</v>
+        <v>0.78</v>
       </c>
       <c r="Q21" s="4">
-        <v>53.49</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>86.6</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>129</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="11"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
       <c r="O22" s="8">
         <v>581.73</v>