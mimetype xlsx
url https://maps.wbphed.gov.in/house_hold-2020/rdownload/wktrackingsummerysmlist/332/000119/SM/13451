--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -276,71 +276,50 @@
     <t>108/MAAD</t>
   </si>
   <si>
     <t>30/01/2023</t>
   </si>
   <si>
     <t>31/03/2023</t>
   </si>
   <si>
     <t>MD WARESH ALI</t>
   </si>
   <si>
     <t>Construction of Arsenic-cum-Iron Removal Plant (AIRP) for Mosimpur Piped Water supply scheme at Kaliachak-I Block under Malda Arsenic Area W/S Division, P.H.E.Dte. in the District of Malda.(2nd Call)</t>
   </si>
   <si>
     <t>ORD/000021/2023-2024</t>
   </si>
   <si>
     <t>857/MAAD</t>
   </si>
   <si>
     <t>03/05/2023</t>
   </si>
   <si>
     <t>USHA ENTERPRISE</t>
-  </si>
-[...19 lines deleted...]
-    <t>DEY ENTERPRISE [HOWRAH]</t>
   </si>
   <si>
     <t>Construction of 500 Cum capacity 20 Mtr. staging height RCC Over Head Reservoir as per Departmental Design &amp; Drawing including pipe connection, Soil Investigation and Providing Functional House Hold Tap Connection (FHTC) for Mosimpur Piped Water Supply scheme at Kaliachak-I Block under Malda Arsenic Area W/S Division, P.H.E. Dte, Malda. .(3rd Call)</t>
   </si>
   <si>
     <t>ORD/000217/2023-2024</t>
   </si>
   <si>
     <t>1705/MAAD</t>
   </si>
   <si>
     <t>20/09/2023</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>A. K. CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at Head Work Site &amp; 2nd Tube Well Site, Laying of rising main from 2nd Tube Well Site to HWS including supply of all specials &amp; valves and Providing Functional House Hold Tap Connection (FHTC) for Mosimpur Piped Water Supply scheme at Kaliachak-I Block under Malda Arsenic Area W/S Division, P.H.E. Dte, Malda.</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
@@ -765,73 +744,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1576,266 +1555,203 @@
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>85</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>47</v>
+        <v>68</v>
       </c>
       <c r="J14" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>71.33</v>
+        <v>211.7</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>1</v>
+        <v>80</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I15" s="13" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="P15" s="4">
-        <v>211.7</v>
+        <v>66.36</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="3">
-[...41 lines deleted...]
-      <c r="O16" s="4" t="s">
+      <c r="A16" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="P16" s="4">
-[...10 lines deleted...]
-      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>607</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
-    <row r="17" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>