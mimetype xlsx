--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -909,54 +909,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>0.99</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.99</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -972,54 +972,54 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P4" s="4">
         <v>0.99</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.99</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1035,54 +1035,54 @@
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>14.72</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>10.38</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>70.49</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1096,54 +1096,54 @@
         <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4">
         <v>3004390333</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>3.17</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.17</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1157,54 +1157,54 @@
         <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4">
         <v>3004395276</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
         <v>5.97</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>5.97</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1279,54 +1279,54 @@
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>70.26</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>56.48</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>80.39</v>
       </c>
       <c r="S9" s="4">
         <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1342,54 +1342,54 @@
       <c r="I10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>33.71</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>29.42</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>87.27</v>
       </c>
       <c r="S10" s="4">
         <v>95</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1405,54 +1405,54 @@
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P11" s="4">
         <v>3.73</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>3.7</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.05</v>
       </c>
       <c r="S11" s="4">
         <v>90</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1468,54 +1468,54 @@
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
         <v>5.02</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.7</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>93.73</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1531,54 +1531,54 @@
       <c r="I13" s="13" t="s">
         <v>68</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P13" s="4">
         <v>168.7</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>26.8</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>15.89</v>
       </c>
       <c r="S13" s="4">
         <v>85</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1594,54 +1594,54 @@
       <c r="I14" s="13" t="s">
         <v>68</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P14" s="4">
         <v>211.7</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>61.54</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>29.07</v>
       </c>
       <c r="S14" s="4">
         <v>80</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
@@ -1691,54 +1691,54 @@
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>607</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>204.12</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>33.63</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>