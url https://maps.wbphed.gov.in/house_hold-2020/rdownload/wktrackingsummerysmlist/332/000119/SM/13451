--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -311,51 +311,72 @@
   <si>
     <t>20/09/2023</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>A. K. CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at Head Work Site &amp; 2nd Tube Well Site, Laying of rising main from 2nd Tube Well Site to HWS including supply of all specials &amp; valves and Providing Functional House Hold Tap Connection (FHTC) for Mosimpur Piped Water Supply scheme at Kaliachak-I Block under Malda Arsenic Area W/S Division, P.H.E. Dte, Malda.</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>ORD/000252/2024-2025</t>
   </si>
   <si>
     <t>13/MAAD</t>
   </si>
   <si>
     <t>03/01/2025</t>
   </si>
   <si>
-    <t>22/02/2025</t>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation and trial operation of Electro-Mechanical components and allied works at Ground Water Based Tubewell No-I &amp; II and Arsenic Iron Removal Plant at Masimpur Piped Water Supply Scheme in the district of Malda Under Malda Mechanical Division, PHE Dte. (TSM/015617)</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03</t>
+  </si>
+  <si>
+    <t>ORD/000679/2023-2024</t>
+  </si>
+  <si>
+    <t>2698/MLMD</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>27/08/2026</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE [HOWRAH]</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -744,73 +765,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1671,87 +1692,150 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P15" s="4">
         <v>66.36</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>90</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>100</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="P16" s="4">
+        <v>71.33</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>1</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>678.33</v>
+      </c>
+      <c r="P17" s="8">
+        <v>204.12</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>30.09</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>