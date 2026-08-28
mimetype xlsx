--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -131,252 +131,252 @@
   <si>
     <t>08/09/2022</t>
   </si>
   <si>
     <t>18/09/2022</t>
   </si>
   <si>
     <t>FUTURE</t>
   </si>
   <si>
     <t>Continuation work order for Route survey &amp; design for praparation of DPR of Mosimpur, Khaschandpur &amp; Gayeshbari Pipe Water Supply Scheme at Kaliachak-I Development Block under Malda Arsenic Area W/S Division, Phe Dte.</t>
   </si>
   <si>
     <t>ORD/000288/2022-2023</t>
   </si>
   <si>
     <t>1670/MAAD</t>
   </si>
   <si>
     <t>12/09/2022</t>
   </si>
   <si>
     <t>22/09/2022</t>
   </si>
   <si>
+    <t>Laying of Distribution System at Mosimpur Madrasha Para, Jolakandi Para, Jolakandi Mokdompur Para, Post Office Para, School Para, Baliharpur East, Baliharpur West for Mosimpur Piped Water supply scheme at Kaliachak-I under Malda Arsenic Area W/S Division, P.H.E.Dte. In the District of Malda. (2nd call)</t>
+  </si>
+  <si>
+    <t>ORD/000450/2022-2023</t>
+  </si>
+  <si>
+    <t>399/MAAD</t>
+  </si>
+  <si>
+    <t>06/03/2023</t>
+  </si>
+  <si>
+    <t>01/08/2024</t>
+  </si>
+  <si>
+    <t>MANIK CHOUDHURY</t>
+  </si>
+  <si>
+    <t>Construction of Arsenic-cum-Iron Removal Plant (AIRP) for Mosimpur Piped Water supply scheme at Kaliachak-I Block under Malda Arsenic Area W/S Division, P.H.E.Dte. in the District of Malda.(2nd Call)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I,Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000021/2023-2024</t>
+  </si>
+  <si>
+    <t>857/MAAD</t>
+  </si>
+  <si>
+    <t>03/05/2023</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>USHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation and trial operation of Electro-Mechanical components and allied works at Ground Water Based Tubewell No-I &amp; II and Arsenic Iron Removal Plant at Masimpur Piped Water Supply Scheme in the district of Malda Under Malda Mechanical Division, PHE Dte. (TSM/015617)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03</t>
+  </si>
+  <si>
+    <t>ORD/000679/2023-2024</t>
+  </si>
+  <si>
+    <t>2698/MLMD</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>27/08/2026</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE [HOWRAH]</t>
+  </si>
+  <si>
+    <t>Construction of 500 Cum capacity 20 Mtr. staging height RCC Over Head Reservoir as per Departmental Design &amp; Drawing including pipe connection, Soil Investigation and Providing Functional House Hold Tap Connection (FHTC) for Mosimpur Piped Water Supply scheme at Kaliachak-I Block under Malda Arsenic Area W/S Division, P.H.E. Dte, Malda. .(3rd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000217/2023-2024</t>
+  </si>
+  <si>
+    <t>1705/MAAD</t>
+  </si>
+  <si>
+    <t>20/09/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>A. K. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System at Mosimpur Chama Para, Beltala, Biswas Para, Darga Para, Khursed Para, Wayesh Mistry Para, Balupur, Baliharpur Rilif Pukur Para for Mosimpur Piped Water supply scheme at Kaliachak-I Block under Malda Arsenic Area W/S Division, P.H.E.Dte. In the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000375/2022-2023</t>
+  </si>
+  <si>
+    <t>222/MAAD</t>
+  </si>
+  <si>
+    <t>03/02/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>SAHA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Sinking of Two nos 250mm. Dia. x 150mm. big dia. Tube Well of 150 Mtr. deep by Direct Rotary Rig method using UPVC (CM) Pipes &amp; UPVC Medium Well Screen (RMS) Pipes with Ribs for Mosimpur Piped Water supply scheme (Head Work Site &amp; 2nd Tube well site) at Kaliachak-I Block under Malda Arsenic Area Water Supply Division , P.H.E. Dte., Malda</t>
   </si>
   <si>
     <t>ORD/000364/2022-2023</t>
   </si>
   <si>
     <t>155/MAAD</t>
   </si>
   <si>
     <t>02/02/2023</t>
   </si>
   <si>
     <t>19/03/2023</t>
   </si>
   <si>
     <t>A ONE ENTERPRISE</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
+    <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. II of Masimpur, Sujapur C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000769/2023-2024</t>
+  </si>
+  <si>
+    <t>16/08/2023</t>
+  </si>
+  <si>
+    <t>14/11/2023</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. I of Masimpur, Sujapur C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000770/2023-2024</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>08/11/2023</t>
   </si>
   <si>
-    <t>W.B.S.E.D.C.LTD</t>
-[...11 lines deleted...]
-    <t>14/11/2023</t>
+    <t>Construction of 3.6mtr.X 3.0mtr Switch Room cum chlorine room with Water Supply and sanitary arragement at 2nd Tube Well site of Mosimpur Piped Water Supply Scheme under Malda Arsenic Area W/S Division, P.H.E.Dte. In the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000365/2022-2023</t>
+  </si>
+  <si>
+    <t>108/MAAD</t>
+  </si>
+  <si>
+    <t>30/01/2023</t>
+  </si>
+  <si>
+    <t>31/03/2023</t>
+  </si>
+  <si>
+    <t>MD WARESH ALI</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000001/2023-2024</t>
   </si>
   <si>
     <t>623/MAAD</t>
   </si>
   <si>
     <t>05/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Laying of Distribution System at Mosimpur Madrasha Para, Jolakandi Para, Jolakandi Mokdompur Para, Post Office Para, School Para, Baliharpur East, Baliharpur West for Mosimpur Piped Water supply scheme at Kaliachak-I under Malda Arsenic Area W/S Division, P.H.E.Dte. In the District of Malda. (2nd call)</t>
-[...37 lines deleted...]
-  <si>
     <t>ORD/000377/2023-2024</t>
   </si>
   <si>
     <t>27/02/2024</t>
   </si>
   <si>
     <t>27/05/2024</t>
   </si>
   <si>
-    <t>Construction of 3.6mtr.X 3.0mtr Switch Room cum chlorine room with Water Supply and sanitary arragement at 2nd Tube Well site of Mosimpur Piped Water Supply Scheme under Malda Arsenic Area W/S Division, P.H.E.Dte. In the District of Malda.</t>
-[...49 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall at Head Work Site &amp; 2nd Tube Well Site, Laying of rising main from 2nd Tube Well Site to HWS including supply of all specials &amp; valves and Providing Functional House Hold Tap Connection (FHTC) for Mosimpur Piped Water Supply scheme at Kaliachak-I Block under Malda Arsenic Area W/S Division, P.H.E. Dte, Malda.</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>ORD/000252/2024-2025</t>
   </si>
   <si>
     <t>13/MAAD</t>
   </si>
   <si>
     <t>03/01/2025</t>
-  </si>
-[...22 lines deleted...]
-    <t>DEY ENTERPRISE [HOWRAH]</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1053,745 +1053,745 @@
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>14.72</v>
+        <v>70.26</v>
       </c>
       <c r="Q5" s="4">
-        <v>10.38</v>
+        <v>56.48</v>
       </c>
       <c r="R5" s="4">
-        <v>70.49</v>
+        <v>80.39</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="J6" s="13"/>
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>3004390333</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>3.17</v>
+        <v>168.7</v>
       </c>
       <c r="Q6" s="4">
-        <v>3.17</v>
+        <v>26.8</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>15.89</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>55</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>3004395276</v>
+        <v>56</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>5.97</v>
+        <v>71.33</v>
       </c>
       <c r="Q7" s="4">
-        <v>5.97</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>21.69</v>
+        <v>211.7</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>61.54</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>29.07</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>70.26</v>
+        <v>33.71</v>
       </c>
       <c r="Q9" s="4">
-        <v>56.48</v>
+        <v>29.42</v>
       </c>
       <c r="R9" s="4">
-        <v>80.39</v>
+        <v>87.27</v>
       </c>
       <c r="S9" s="4">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="P10" s="4">
-        <v>33.71</v>
+        <v>14.72</v>
       </c>
       <c r="Q10" s="4">
-        <v>29.42</v>
+        <v>10.38</v>
       </c>
       <c r="R10" s="4">
-        <v>87.27</v>
+        <v>70.49</v>
       </c>
       <c r="S10" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>61</v>
+        <v>79</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>80</v>
+      </c>
+      <c r="L11" s="4">
+        <v>3004395276</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>66</v>
+        <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>3.73</v>
+        <v>5.97</v>
       </c>
       <c r="Q11" s="4">
-        <v>3.7</v>
+        <v>5.97</v>
       </c>
       <c r="R11" s="4">
-        <v>99.05</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>85</v>
+      </c>
+      <c r="L12" s="4">
+        <v>3004390333</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>5.02</v>
+        <v>3.17</v>
       </c>
       <c r="Q12" s="4">
-        <v>4.7</v>
+        <v>3.17</v>
       </c>
       <c r="R12" s="4">
-        <v>93.73</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>72</v>
+        <v>92</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="P13" s="4">
-        <v>168.7</v>
+        <v>5.02</v>
       </c>
       <c r="Q13" s="4">
-        <v>26.8</v>
+        <v>4.7</v>
       </c>
       <c r="R13" s="4">
-        <v>15.89</v>
+        <v>93.73</v>
       </c>
       <c r="S13" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
-[...6 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="P14" s="4">
-        <v>211.7</v>
+        <v>21.69</v>
       </c>
       <c r="Q14" s="4">
-        <v>61.54</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>29.07</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>94</v>
+        <v>39</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>95</v>
+        <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>97</v>
+        <v>69</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>93</v>
+        <v>44</v>
       </c>
       <c r="P15" s="4">
-        <v>66.36</v>
+        <v>3.73</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>3.7</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.05</v>
       </c>
       <c r="S15" s="4">
         <v>90</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>47</v>
+        <v>103</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>101</v>
+        <v>28</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>105</v>
+        <v>50</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>106</v>
+        <v>66</v>
       </c>
       <c r="P16" s="4">
-        <v>71.33</v>
+        <v>66.36</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>107</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>678.33</v>