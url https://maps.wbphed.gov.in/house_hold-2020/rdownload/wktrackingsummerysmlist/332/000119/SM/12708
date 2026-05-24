--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -257,51 +257,51 @@
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>DIPAYAN DEY</t>
   </si>
   <si>
     <t>Supply, delivery, installation and trial operation of Electro-Mechanical components and allied works at Ground Water Based Tubewell No-I and Arsenic Iron Removal Plant at Kadamtala Piped Water Supply Scheme in the district of Malda Under Malda Mechanical Division, PHE Dte. (TSM/014767)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-03</t>
   </si>
   <si>
     <t>ORD/000306/2023-2024</t>
   </si>
   <si>
     <t>2265/MLMD</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
-    <t>28/12/2025</t>
+    <t>26/06/2026</t>
   </si>
   <si>
     <t>DEY ENTERPRISE..</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at Head Work Site and Providing Functional House Hold Tap Connection (FHTC) for Kadamtala Piped Water Supply scheme at Kaliachak-I Block under Malda Arsenic Area W/S Division, P.H.E. Dte, Malda.</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>ORD/000250/2024-2025</t>
   </si>
   <si>
     <t>12/MAAD</t>
   </si>
   <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>04/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -876,54 +876,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>0.99</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.99</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -939,54 +939,54 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P4" s="4">
         <v>0.99</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.99</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1002,54 +1002,54 @@
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>14.57</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>5.52</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>37.88</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1061,54 +1061,54 @@
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4">
         <v>3004459313</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>4.14</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.14</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1183,54 +1183,54 @@
       <c r="I8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>126.12</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>64.04</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>50.78</v>
       </c>
       <c r="S8" s="4">
         <v>85</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1246,54 +1246,54 @@
       <c r="I9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>71</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>67.98</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>95.75</v>
       </c>
       <c r="S9" s="4">
         <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1309,54 +1309,54 @@
       <c r="I10" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>139.41</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>18.83</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>13.5</v>
       </c>
       <c r="S10" s="4">
         <v>75</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1372,54 +1372,54 @@
       <c r="I11" s="13" t="s">
         <v>76</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P11" s="4">
         <v>54.08</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>40.4</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>74.7</v>
       </c>
       <c r="S11" s="4">
         <v>48</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1469,54 +1469,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>465.33</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>202.89</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>43.6</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>