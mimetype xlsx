--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -92,219 +92,219 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Kaliachak-I</t>
   </si>
   <si>
     <t>Malda Ars Area W/S Division</t>
   </si>
   <si>
     <t>Kadamtola Mouza Piped water Supply scheme of Kaliachak-I block under Malda Arsenic Area Water Supply Division, PHED</t>
   </si>
   <si>
     <t>SM/12708</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Route survey &amp; design for praparation of DPR of Kadamtola, Joteparam &amp; Alipur Pipe Water Supply Scheme at Kaliachak-I Development Block under Malda Arsenic Area W/S Division, Phe Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000230/2022-2023</t>
+  </si>
+  <si>
+    <t>1658/MAAD</t>
+  </si>
+  <si>
+    <t>08/09/2022</t>
+  </si>
+  <si>
+    <t>18/09/2022</t>
+  </si>
+  <si>
+    <t>FUTURE</t>
+  </si>
+  <si>
     <t>Continuation work order for Route survey &amp; design for praparation of DPR of Kadamtola, Joteparam &amp; Alipur Pipe Water Supply Scheme at Kaliachak-I Development Block under Malda Arsenic Area W/S Division, Phe Dte</t>
   </si>
   <si>
-    <t>Assistant Engineer-II</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000286/2022-2023</t>
   </si>
   <si>
     <t>1669/MAAD</t>
   </si>
   <si>
     <t>12/09/2022</t>
   </si>
   <si>
     <t>22/09/2022</t>
   </si>
   <si>
-    <t>FUTURE</t>
-[...14 lines deleted...]
-    <t>18/09/2022</t>
+    <t>Construction of Arsenic-cum-Iron Removal Plant (AIRP) for Kadamtala Piped Water supply scheme at Kaliachak-II Block under Malda Arsenic Area W/S Division, P.H.E.Dte. in the District of Malda.(2nd Call)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I,Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000060/2023-2024</t>
+  </si>
+  <si>
+    <t>983/MAAD</t>
+  </si>
+  <si>
+    <t>06/06/2023</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>DIPAYAN DEY</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation and trial operation of Electro-Mechanical components and allied works at Ground Water Based Tubewell No-I and Arsenic Iron Removal Plant at Kadamtala Piped Water Supply Scheme in the district of Malda Under Malda Mechanical Division, PHE Dte. (TSM/014767)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03</t>
+  </si>
+  <si>
+    <t>ORD/000306/2023-2024</t>
+  </si>
+  <si>
+    <t>2265/MLMD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE..</t>
+  </si>
+  <si>
+    <t>Construction of 300 Cum capacity 20 Mtr. staging height RCC Over Head Reservoir as per Departmental Design &amp; Drawing including pipe connection, Soil Investigation and Providing Functional House Hold Tap Connection (FHTC) for Kadamtala Piped Water Supply scheme at Kaliachak-I Block under Malda Arsenic Area W/S Division, P.H.E. Dte. (3rd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000255/2023-2024</t>
+  </si>
+  <si>
+    <t>1920/MAAD</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>12/07/2024</t>
+  </si>
+  <si>
+    <t>MD. TALEB ALI</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System for Kadamtala Piped Water supply scheme at Kaliachak-I Block under Malda Arsenic Area W/S Division, P.H.E.Dte. In the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000374/2022-2023</t>
+  </si>
+  <si>
+    <t>221/MAAD</t>
+  </si>
+  <si>
+    <t>03/02/2023</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>M/S. JHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Sinking of Two nos 250mm. Dia. x 150mm. big dia. Tube Well of 150 Mtr. deep by Direct Rotary Rig method using UPVC (CM) Pipes &amp; UPVC Medium Well Screen (RMS) Pipes with Ribs for Kadamtala Piped Water supply scheme (Head Work Site &amp; 2nd Tube well site) at Kaliachak-I Block under Malda Arsenic Area Water Supply Division , P.H.E. Dte., Malda.</t>
   </si>
   <si>
     <t>ORD/000363/2022-2023</t>
   </si>
   <si>
     <t>125/MAAD</t>
   </si>
   <si>
     <t>31/01/2023</t>
   </si>
   <si>
     <t>17/03/2023</t>
   </si>
   <si>
     <t>JOY GURU ENTERPRISE</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. of Kadamtola, Sujapur C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001624/2023-2024</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000009/2023-2024</t>
   </si>
   <si>
     <t>632/MAAD</t>
   </si>
   <si>
     <t>05/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...79 lines deleted...]
-    <t>DEY ENTERPRISE..</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at Head Work Site and Providing Functional House Hold Tap Connection (FHTC) for Kadamtala Piped Water Supply scheme at Kaliachak-I Block under Malda Arsenic Area W/S Division, P.H.E. Dte, Malda.</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>ORD/000250/2024-2025</t>
   </si>
   <si>
     <t>12/MAAD</t>
   </si>
   <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>04/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -978,502 +978,502 @@
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>14.57</v>
+        <v>139.41</v>
       </c>
       <c r="Q5" s="4">
-        <v>5.52</v>
+        <v>18.83</v>
       </c>
       <c r="R5" s="4">
-        <v>37.88</v>
+        <v>13.5</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>3004459313</v>
+        <v>50</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P6" s="4">
+        <v>54.08</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>40.4</v>
+      </c>
+      <c r="R6" s="4">
+        <v>74.7</v>
+      </c>
+      <c r="S6" s="4">
         <v>48</v>
-      </c>
-[...16 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>1.06</v>
+        <v>126.12</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>64.04</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>50.78</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>126.12</v>
+        <v>71</v>
       </c>
       <c r="Q8" s="4">
-        <v>64.04</v>
+        <v>67.98</v>
       </c>
       <c r="R8" s="4">
-        <v>50.78</v>
+        <v>95.75</v>
       </c>
       <c r="S8" s="4">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>71</v>
+        <v>14.57</v>
       </c>
       <c r="Q9" s="4">
-        <v>67.98</v>
+        <v>5.52</v>
       </c>
       <c r="R9" s="4">
-        <v>95.75</v>
+        <v>37.88</v>
       </c>
       <c r="S9" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>74</v>
+      </c>
+      <c r="L10" s="4">
+        <v>3004459313</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>139.41</v>
+        <v>4.14</v>
       </c>
       <c r="Q10" s="4">
-        <v>18.83</v>
+        <v>4.14</v>
       </c>
       <c r="R10" s="4">
-        <v>13.5</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>54.08</v>
+        <v>1.06</v>
       </c>
       <c r="Q11" s="4">
-        <v>40.4</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>74.7</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>84</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="P12" s="4">
         <v>52.96</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>