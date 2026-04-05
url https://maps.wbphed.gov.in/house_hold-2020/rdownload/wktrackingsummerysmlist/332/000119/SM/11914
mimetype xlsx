--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -131,51 +131,51 @@
   <si>
     <t>24/07/2024</t>
   </si>
   <si>
     <t>LABANYA ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Laying of clear water transmission main from existing WTPs (Mathurapur and Dariapur) to different zonal OHR sites of Manikchak and Kaliachak-III Block, construction of OHR on pile or raft foundation based on soil test report, laying of Distribution system and FHTC in Manikchak, Englishbazar, Kaliachak-I,II &amp; III Blocks in the district of Malda.</t>
   </si>
   <si>
     <t>Assistant Engineer-I,Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-I,Junior Engineer-II,Junior Engineer-III,Junior Engineer-IV</t>
   </si>
   <si>
     <t>ORD/000170/2023-2024</t>
   </si>
   <si>
     <t>1524/MAAD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>10/06/2026</t>
   </si>
   <si>
     <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>