--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -135,50 +135,59 @@
     <t>LABANYA ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Laying of clear water transmission main from existing WTPs (Mathurapur and Dariapur) to different zonal OHR sites of Manikchak and Kaliachak-III Block, construction of OHR on pile or raft foundation based on soil test report, laying of Distribution system and FHTC in Manikchak, Englishbazar, Kaliachak-I,II &amp; III Blocks in the district of Malda.</t>
   </si>
   <si>
     <t>Assistant Engineer-I,Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-I,Junior Engineer-II,Junior Engineer-III,Junior Engineer-IV</t>
   </si>
   <si>
     <t>ORD/000170/2023-2024</t>
   </si>
   <si>
     <t>1524/MAAD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>10/06/2026</t>
   </si>
   <si>
     <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Laying of 160 mm dia Pipeline at Sabjipara, Laying of rising main at Head work site and road restoration due to laying of pipe line at Chabilpara, Ailpara, Jote Daman under Jote Gopal Kagmari distribution Zone of Northern Sector under Malda Arsenic Area W/S Division, P.H.E. Dte., Malda</t>
+  </si>
+  <si>
+    <t>ORD/000122/2024-2025</t>
+  </si>
+  <si>
+    <t>1253/MAAD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -567,51 +576,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -730,54 +739,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.79</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.63</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>96.64</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -805,87 +814,148 @@
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>23923.24</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="B5" s="7"/>
-[...15 lines deleted...]
-      <c r="P5" s="8">
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P5" s="4">
+        <v>6.36</v>
+      </c>
+      <c r="Q5" s="4">
         <v>0</v>
       </c>
-      <c r="Q5" s="8">
+      <c r="R5" s="4">
         <v>0</v>
       </c>
-      <c r="R5" s="8"/>
-      <c r="S5" s="8"/>
+      <c r="S5" s="4">
+        <v>100</v>
+      </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>23934.39</v>
+      </c>
+      <c r="P6" s="8">
+        <v>4.63</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>0.02</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>