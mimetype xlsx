--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,96 +89,96 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Ars Area W/S Division</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) under command area of Jotananta, Jotgopal kagmari, Meherapur and Birahimpur Zone Water Supply Scheme at Kaliachak-II Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/11914</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Laying of clear water transmission main from existing WTPs (Mathurapur and Dariapur) to different zonal OHR sites of Manikchak and Kaliachak-III Block, construction of OHR on pile or raft foundation based on soil test report, laying of Distribution system and FHTC in Manikchak, Englishbazar, Kaliachak-I,II &amp; III Blocks in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I,Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I,Junior Engineer-II,Junior Engineer-III,Junior Engineer-IV</t>
+  </si>
+  <si>
+    <t>ORD/000170/2023-2024</t>
+  </si>
+  <si>
+    <t>1524/MAAD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Sinking of 150mm. big dia. Tube Well of 60 Mtr. deep by Direct Rotary Rig method using UPVC (CM) Pipes &amp; UPVC Medium Well Screen (RMS) Pipes with Ribs for Jote Gopal Kagmari Distribution Zone (Head Work Site) at Kaliachak-II Block under Malda Arsenic Area Water Supply Division , P.H.E. Dte., Malda</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000129/2024-2025</t>
   </si>
   <si>
     <t>1260/MAAD</t>
   </si>
   <si>
     <t>24/06/2024</t>
   </si>
   <si>
     <t>24/07/2024</t>
   </si>
   <si>
     <t>LABANYA ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
-  </si>
-[...22 lines deleted...]
-    <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Laying of 160 mm dia Pipeline at Sabjipara, Laying of rising main at Head work site and road restoration due to laying of pipe line at Chabilpara, Ailpara, Jote Daman under Jote Gopal Kagmari distribution Zone of Northern Sector under Malda Arsenic Area W/S Division, P.H.E. Dte., Malda</t>
   </si>
   <si>
     <t>ORD/000122/2024-2025</t>
   </si>
   <si>
     <t>1253/MAAD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -736,60 +736,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.79</v>
+        <v>23923.24</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.63</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>96.64</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -797,109 +797,109 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>23923.24</v>
+        <v>4.79</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.63</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>96.64</v>
       </c>
       <c r="S4" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>6.36</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>