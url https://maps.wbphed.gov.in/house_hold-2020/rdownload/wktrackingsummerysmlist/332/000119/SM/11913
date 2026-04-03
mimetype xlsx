--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -107,51 +107,51 @@
   <si>
     <t>SM/11913</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Laying of clear water transmission main from existing WTPs (Mathurapur and Dariapur) to different zonal OHR sites of Manikchak and Kaliachak-III Block, construction of OHR on pile or raft foundation based on soil test report, laying of Distribution system and FHTC in Manikchak, Englishbazar, Kaliachak-I,II &amp; III Blocks in the district of Malda.</t>
   </si>
   <si>
     <t>Assistant Engineer-I,Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-I,Junior Engineer-II,Junior Engineer-III,Junior Engineer-IV</t>
   </si>
   <si>
     <t>ORD/000170/2023-2024</t>
   </si>
   <si>
     <t>1524/MAAD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>10/06/2026</t>
   </si>
   <si>
     <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>