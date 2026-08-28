--- v1 (2026-04-03)
+++ v2 (2026-08-28)
@@ -107,51 +107,51 @@
   <si>
     <t>SM/11913</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Laying of clear water transmission main from existing WTPs (Mathurapur and Dariapur) to different zonal OHR sites of Manikchak and Kaliachak-III Block, construction of OHR on pile or raft foundation based on soil test report, laying of Distribution system and FHTC in Manikchak, Englishbazar, Kaliachak-I,II &amp; III Blocks in the district of Malda.</t>
   </si>
   <si>
     <t>Assistant Engineer-I,Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-I,Junior Engineer-II,Junior Engineer-III,Junior Engineer-IV</t>
   </si>
   <si>
     <t>ORD/000170/2023-2024</t>
   </si>
   <si>
     <t>1524/MAAD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
-    <t>10/06/2026</t>
+    <t>08/09/2026</t>
   </si>
   <si>
     <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -712,51 +712,51 @@
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>23923.24</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="11"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="14"/>
       <c r="I4" s="14"/>
       <c r="J4" s="14"/>
       <c r="K4" s="8"/>
       <c r="L4" s="8"/>
       <c r="M4" s="8"/>
       <c r="N4" s="8"/>
       <c r="O4" s="8">
         <v>23923.24</v>