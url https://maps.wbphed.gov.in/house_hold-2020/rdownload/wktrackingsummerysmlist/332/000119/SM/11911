--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -149,51 +149,51 @@
   <si>
     <t>10/04/2024</t>
   </si>
   <si>
     <t>M/S N. N. ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of clear water transmission main from existing WTPs (Mathurapur and Dariapur) to different zonal OHR sites of Manikchak and Kaliachak-III Block, construction of OHR on pile or raft foundation based on soil test report, laying of Distribution system and FHTC in Manikchak, Englishbazar, Kaliachak-I,II &amp; III Blocks in the district of Malda.</t>
   </si>
   <si>
     <t>Assistant Engineer-I,Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-I,Junior Engineer-II,Junior Engineer-III,Junior Engineer-IV</t>
   </si>
   <si>
     <t>ORD/000170/2023-2024</t>
   </si>
   <si>
     <t>1524/MAAD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>10/06/2026</t>
   </si>
   <si>
     <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Providing remaining Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM ) at Laxmipur under command area of Laxmighat Water Supply Scheme at English Bazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000220/2024-2025</t>
   </si>
   <si>
     <t>1481/MAAD</t>
   </si>
   <si>
     <t>02/08/2025</t>
   </si>
   <si>
     <t>FUTURE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 