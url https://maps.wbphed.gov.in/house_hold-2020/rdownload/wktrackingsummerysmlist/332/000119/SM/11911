--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -164,51 +164,51 @@
   <si>
     <t>ORD/000170/2023-2024</t>
   </si>
   <si>
     <t>1524/MAAD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>10/06/2026</t>
   </si>
   <si>
     <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Providing remaining Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM ) at Laxmipur under command area of Laxmighat Water Supply Scheme at English Bazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000220/2024-2025</t>
   </si>
   <si>
     <t>1481/MAAD</t>
   </si>
   <si>
-    <t>02/08/2025</t>
+    <t>02/04/2026</t>
   </si>
   <si>
     <t>FUTURE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -824,54 +824,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>4.2</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.94</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>93.83</v>
       </c>
       <c r="S4" s="4">
         <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -980,54 +980,54 @@
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>23941.6</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>3.94</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>