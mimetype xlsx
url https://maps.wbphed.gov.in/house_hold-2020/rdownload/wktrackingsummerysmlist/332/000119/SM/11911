--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,129 +89,129 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Ars Area W/S Division</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) under command area of Milki, Niamatpur, Gosaipur, Mobarakpur, Madapur and Uttar Jadupur Zone Water Supply Scheme at English Bazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/11911</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Laying of clear water transmission main from existing WTPs (Mathurapur and Dariapur) to different zonal OHR sites of Manikchak and Kaliachak-III Block, construction of OHR on pile or raft foundation based on soil test report, laying of Distribution system and FHTC in Manikchak, Englishbazar, Kaliachak-I,II &amp; III Blocks in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I,Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I,Junior Engineer-II,Junior Engineer-III,Junior Engineer-IV</t>
+  </si>
+  <si>
+    <t>ORD/000170/2023-2024</t>
+  </si>
+  <si>
+    <t>1524/MAAD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Providing remaining Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM ) at Laxmipur, Nagrai and adjoining villages under command area of Laxmighat Water Supply Scheme at English Bazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>Junior Engineer-IV</t>
   </si>
   <si>
     <t>ORD/000219/2024-2025</t>
   </si>
   <si>
     <t>1480/MAAD</t>
   </si>
   <si>
     <t>03/09/2024</t>
   </si>
   <si>
     <t>02/11/2024</t>
   </si>
   <si>
     <t>S. N. CONSTRUCTION</t>
   </si>
   <si>
+    <t>Providing remaining Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM ) at Laxmipur under command area of Laxmighat Water Supply Scheme at English Bazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000220/2024-2025</t>
+  </si>
+  <si>
+    <t>1481/MAAD</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>FUTURE</t>
+  </si>
+  <si>
     <t>Providing remaining Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM ) at Milki G.S. Colony under command area of Milki Water Supply Scheme at English Bazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000383/2023-2024</t>
   </si>
   <si>
     <t>303/MAAD</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>10/04/2024</t>
   </si>
   <si>
     <t>M/S N. N. ENTERPRISE</t>
-  </si>
-[...37 lines deleted...]
-    <t>FUTURE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -760,243 +760,243 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>7.08</v>
+        <v>23923.24</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>4.2</v>
+        <v>7.08</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.94</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>93.83</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>23923.24</v>
+        <v>7.08</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>7.08</v>
+        <v>4.2</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.94</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>93.83</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>23941.6</v>