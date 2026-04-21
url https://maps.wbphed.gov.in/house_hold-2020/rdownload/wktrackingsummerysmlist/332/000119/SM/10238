--- v1 (2026-02-07)
+++ v2 (2026-04-21)
@@ -817,54 +817,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>5</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -878,54 +878,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>63.04</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>59.63</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>94.59</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -939,54 +939,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>62.67</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>59.5</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>94.93</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1000,54 +1000,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>132.38</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>95.23</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>71.94</v>
       </c>
       <c r="S6" s="4">
         <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1118,54 +1118,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>189.14</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>175.23</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>92.65</v>
       </c>
       <c r="S8" s="4">
         <v>61</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1179,54 +1179,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>297.8</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>212.05</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>71.21</v>
       </c>
       <c r="S9" s="4">
         <v>82</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1274,54 +1274,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>798.87</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>606.64</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>75.94</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>