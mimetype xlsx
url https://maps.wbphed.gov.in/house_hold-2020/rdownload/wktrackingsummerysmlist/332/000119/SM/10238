--- v2 (2026-04-21)
+++ v3 (2026-08-28)
@@ -89,183 +89,183 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Ars Area W/S Division</t>
   </si>
   <si>
     <t>Providing Drinking Water Supply in 118 nos. Sourceless Schools Through Grid Power Pump Based Water Supply Schemes with Arsenic Cum Iron Removal Units under the District of Malda</t>
   </si>
   <si>
     <t>SM/10238</t>
   </si>
   <si>
     <t>School</t>
   </si>
   <si>
+    <t>Providing Drinking Water Supply in 10 nos. Source Less Schools Through Grid Power Pump Based Water Supply Schemes with Arsenic Cum Iron Removal Units at Manikchak Block under Malda Arsenic Area W/S Division, P.H.E. Dte. (Name of Schools as per Annexure )</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000006/2022-2023</t>
+  </si>
+  <si>
+    <t>643/MAAD</t>
+  </si>
+  <si>
+    <t>01/04/2022</t>
+  </si>
+  <si>
+    <t>30/07/2022</t>
+  </si>
+  <si>
+    <t>BANIK BROTHERS</t>
+  </si>
+  <si>
     <t>Supply G.I. pipe Strainer with brass net &amp; jecketted of approoved Quality ( Heavy Type) for Schools of Manikchak Block under Malda Arsenic Area W/S Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000109/2022-2023</t>
   </si>
   <si>
     <t>1032/MAAD</t>
   </si>
   <si>
     <t>12/05/2022</t>
   </si>
   <si>
     <t>22/05/2022</t>
   </si>
   <si>
     <t>RAMASISH ENTERPRISE</t>
   </si>
   <si>
-    <t>Providing Drinking Water Supply in 10 nos. Source Less Schools Through Grid Power Pump Based Water Supply Schemes with Arsenic Cum Iron Removal Units at Manikchak Block under Malda Arsenic Area W/S Division, P.H.E. Dte. (Name of Schools as per Annexure )</t>
-[...14 lines deleted...]
-    <t>BANIK BROTHERS</t>
+    <t>Formal work order for Providing Drinking Water Supply in 30 nos. Source Less Schools Through Grid Power Pump Based Water Supply Schemes with Arsenic Cum Iron Removal Units at Manikchak Block under Malda Arsenic Area W/S Division, P.H.E. Dte. (Name of Schools as per Annexure )</t>
+  </si>
+  <si>
+    <t>ORD/000029/2022-2023</t>
+  </si>
+  <si>
+    <t>778/MAAD</t>
+  </si>
+  <si>
+    <t>22/04/2022</t>
+  </si>
+  <si>
+    <t>20/08/2022</t>
+  </si>
+  <si>
+    <t>HANNAN BUILDERS PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Formal work order for Providing Drinking Water Supply in 47 nos. Source Less School Through Grid Power Pump Based Water Supply Schemes with Arsenic Cum Iron Removal Units at Manikchak Block under Malda Arsenic Area W/S Division, P.H.E. Dte. (Name of Anganwadi Centers as per Annexure-l )</t>
+  </si>
+  <si>
+    <t>ORD/000046/2022-2023</t>
+  </si>
+  <si>
+    <t>1052/MAAD</t>
+  </si>
+  <si>
+    <t>23/05/2022</t>
+  </si>
+  <si>
+    <t>21/08/2022</t>
+  </si>
+  <si>
+    <t>M/S TAPAS KUMAR CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Supply &amp; delyvery of G.I. pipe Strainer with brass net &amp; jecketted of approoved Quality ( Heavy Type) for providing Drinking Water Supply in Source Less Schols at Manikchak Block (Phase-I) under Malda Arsenic Area Water Supply Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000279/2022-2023</t>
+  </si>
+  <si>
+    <t>1880/MAAD</t>
+  </si>
+  <si>
+    <t>28/09/2022</t>
+  </si>
+  <si>
+    <t>13/10/2022</t>
+  </si>
+  <si>
+    <t>Formal Work order for Providing Drinking Water Supply in 21 nos. Source Less Schools Through Grid Power Pump Based Water Supply Schemes with Arsenic Cum Iron Removal Units at Manikchak Block under Malda Arsenic Area W/S Division, P.H.E. Dte. (Name of Schools as per Annexure)</t>
+  </si>
+  <si>
+    <t>ORD/000034/2022-2023</t>
+  </si>
+  <si>
+    <t>781/MAAD</t>
+  </si>
+  <si>
+    <t>26/04/2022</t>
+  </si>
+  <si>
+    <t>24/08/2022</t>
+  </si>
+  <si>
+    <t>USHA ENTERPRISE</t>
   </si>
   <si>
     <t>ORD/000005/2022-2023</t>
   </si>
   <si>
     <t>642/MAAD</t>
   </si>
   <si>
     <t>M/S TRILOCHAN CONSTRUCTION CO.</t>
   </si>
   <si>
-    <t>Formal Work order for Providing Drinking Water Supply in 21 nos. Source Less Schools Through Grid Power Pump Based Water Supply Schemes with Arsenic Cum Iron Removal Units at Manikchak Block under Malda Arsenic Area W/S Division, P.H.E. Dte. (Name of Schools as per Annexure)</t>
-[...16 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000013/2021-2022</t>
   </si>
   <si>
     <t>335/MAAD</t>
   </si>
   <si>
     <t>28/02/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...49 lines deleted...]
-    <t>13/10/2022</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -814,57 +814,57 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>5</v>
+        <v>63.04</v>
       </c>
       <c r="Q3" s="4">
-        <v>5</v>
+        <v>59.63</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>94.59</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -875,453 +875,453 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>63.04</v>
+        <v>5</v>
       </c>
       <c r="Q4" s="4">
-        <v>59.63</v>
+        <v>5</v>
       </c>
       <c r="R4" s="4">
-        <v>94.59</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>62.67</v>
+        <v>189.14</v>
       </c>
       <c r="Q5" s="4">
-        <v>59.5</v>
+        <v>181.43</v>
       </c>
       <c r="R5" s="4">
-        <v>94.93</v>
+        <v>95.93</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>61</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>132.38</v>
+        <v>297.8</v>
       </c>
       <c r="Q6" s="4">
-        <v>95.23</v>
+        <v>248.07</v>
       </c>
       <c r="R6" s="4">
-        <v>71.94</v>
+        <v>83.3</v>
       </c>
       <c r="S6" s="4">
-        <v>95</v>
+        <v>82</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>44.07</v>
+        <v>4.76</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>189.14</v>
+        <v>132.38</v>
       </c>
       <c r="Q8" s="4">
-        <v>175.23</v>
+        <v>125.02</v>
       </c>
       <c r="R8" s="4">
-        <v>92.65</v>
+        <v>94.44</v>
       </c>
       <c r="S8" s="4">
-        <v>61</v>
+        <v>95</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>25</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>30</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>31</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>297.8</v>
+        <v>62.67</v>
       </c>
       <c r="Q9" s="4">
-        <v>212.05</v>
+        <v>59.5</v>
       </c>
       <c r="R9" s="4">
-        <v>71.21</v>
+        <v>94.93</v>
       </c>
       <c r="S9" s="4">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>4.76</v>
+        <v>44.07</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>798.87</v>
       </c>
       <c r="P11" s="8">
-        <v>606.64</v>
+        <v>678.65</v>
       </c>
       <c r="Q11" s="8">
-        <v>75.94</v>
+        <v>84.95</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>