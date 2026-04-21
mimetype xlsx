--- v1 (2026-03-03)
+++ v2 (2026-04-21)
@@ -826,54 +826,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>49.4</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>47.75</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>96.66</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -948,54 +948,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>10.17</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>10.17</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1009,54 +1009,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>2.61</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.1</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>42.11</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1310,88 +1310,88 @@
       <c r="I11" s="13" t="s">
         <v>70</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P11" s="4">
         <v>70.31</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>40.7</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>57.89</v>
       </c>
       <c r="S11" s="4">
         <v>6</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>548.46</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>99.71</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>18.18</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>