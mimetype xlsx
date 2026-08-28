--- v2 (2026-04-21)
+++ v3 (2026-08-28)
@@ -89,192 +89,192 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Ars Area W/S Division</t>
   </si>
   <si>
     <t>Providing Drinking Water Supply in 67 nos. Sourceless Anganwadi Centres Through Solar Power Pump Based Water Supply Schemes with Arsenic Cum Iron Removal Units under the District of Malda</t>
   </si>
   <si>
     <t>SM/10237</t>
   </si>
   <si>
     <t>Anganwadi</t>
   </si>
   <si>
+    <t>Formal work order for Providing Drinking Water Supply in 25 nos. Source Less Anganwadi Centers Through Solar Power Pump Based Water Supply Schemes with Arsenic Cum Iron Removal Units at Manikchak Block under Malda Arsenic Area W/S Division, P.H.E. Dte. (Name of Anganwadi Centers as per Annexure )</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000039/2022-2023</t>
+  </si>
+  <si>
+    <t>783/MAAD</t>
+  </si>
+  <si>
+    <t>26/04/2022</t>
+  </si>
+  <si>
+    <t>24/08/2022</t>
+  </si>
+  <si>
+    <t>NEOGI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Formal work order for Providing Drinking Water Supply in 15 nos. Source Less Anganwadi Centers Through Solar Power Pump Based Water Supply Schemes with Arsenic Cum Iron Removal Units at Manikchak Block under Malda Arsenic Area W/S Division, P.H.E. Dte. (Name of Anganwadi Centers as per Annexure )</t>
+  </si>
+  <si>
+    <t>ORD/000040/2022-2023</t>
+  </si>
+  <si>
+    <t>1050/MAAD</t>
+  </si>
+  <si>
+    <t>23/05/2022</t>
+  </si>
+  <si>
+    <t>20/09/2022</t>
+  </si>
+  <si>
+    <t>ALOK ENTERPRISE. A UNIT OF SAKET TREXIM PVT. LTD.</t>
+  </si>
+  <si>
     <t>Providing Drinking Water Supply in 7 nos. Source Less Anganwadi Centers Through Solar Power Pump Based Water Supply Schemes with Arsenic Cum Iron Removal Units at Manikchak Block under Malda Arsenic Area W/S Division, P.H.E. Dte. (Name of Anganwadi Centers as per Annexure)</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000021/2022-2023</t>
   </si>
   <si>
     <t>657/MAAD</t>
   </si>
   <si>
     <t>01/04/2022</t>
   </si>
   <si>
     <t>30/07/2022</t>
   </si>
   <si>
     <t>BANIK BROTHERS</t>
   </si>
   <si>
-    <t>Formal work order for Providing Drinking Water Supply in 15 nos. Source Less Anganwadi Centers Through Solar Power Pump Based Water Supply Schemes with Arsenic Cum Iron Removal Units at Manikchak Block under Malda Arsenic Area W/S Division, P.H.E. Dte. (Name of Anganwadi Centers as per Annexure )</t>
-[...16 lines deleted...]
-  <si>
     <t>Supply &amp; delivery of G.I. pipe Strainer with brass net &amp; jecketted of approoved Quality ( Heavy Type) for providing Drinking Water Supply in Source Less ICDS at Manikchak Block under Malda Arsenic Area Water Supply Divisio, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000308/2022-2023</t>
   </si>
   <si>
     <t>2051/MAAD</t>
   </si>
   <si>
     <t>18/11/2022</t>
   </si>
   <si>
     <t>03/12/2022</t>
   </si>
   <si>
     <t>MERCURY ENGINEERING COMPANY</t>
   </si>
   <si>
+    <t>Providing Drinking Water Supply in 10 nos. Source Less Anganwadi Centers Through Solar Power Pump Based Water Supply Schemes with Arsenic Cum Iron Removal Units at Manikchak Block under Malda Arsenic Area W/S Division, P.H.E. Dte. (Name of Anganwadi Centers as per Annexure )</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000017/2022-2023</t>
+  </si>
+  <si>
+    <t>655/MAAD</t>
+  </si>
+  <si>
+    <t>M/S TRILOCHAN CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>ORD/000018/2022-2023</t>
+  </si>
+  <si>
+    <t>656/MAAD</t>
+  </si>
+  <si>
+    <t>MILLENNIUM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000022/2021-2022</t>
+  </si>
+  <si>
+    <t>333/MAAD</t>
+  </si>
+  <si>
+    <t>28/02/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Supply &amp; delivery of G.I. pipe Strainer with brass net &amp; jecketted of approoved Quality ( Heavy Type) for providing Drinking Water Supply in Source Less Schols &amp; ICDS at Manikchak Block (Phase -II ) under Malda Arsenic Area Water Supply Divisio, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000423/2022-2023</t>
   </si>
   <si>
     <t>320/MAAD</t>
   </si>
   <si>
     <t>21/02/2023</t>
   </si>
   <si>
     <t>08/03/2023</t>
   </si>
   <si>
-    <t>M/S TRILOCHAN CONSTRUCTION CO.</t>
-[...46 lines deleted...]
-  <si>
     <t>Supply &amp; delivery of G.I. pipe Strainer with brass net &amp; jecketted of approoved Quality ( Heavy Type) for providing Drinking Water Supply in Source Less Schools &amp; ICDS at Manikchak Block (Phase -III) under Malda Arsenic Area Water Supply Divisio, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000422/2022-2023</t>
   </si>
   <si>
     <t>319/MAAD</t>
   </si>
   <si>
     <t>M/S TAPAS KUMAR CHAKRABORTY</t>
-  </si>
-[...7 lines deleted...]
-    <t>655/MAAD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -823,60 +823,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>49.4</v>
+        <v>176.42</v>
       </c>
       <c r="Q3" s="4">
-        <v>47.75</v>
+        <v>86.01</v>
       </c>
       <c r="R3" s="4">
-        <v>96.66</v>
+        <v>48.75</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -945,57 +945,57 @@
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>10.17</v>
+        <v>49.4</v>
       </c>
       <c r="Q5" s="4">
-        <v>10.17</v>
+        <v>47.75</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>96.66</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1006,392 +1006,392 @@
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>2.61</v>
+        <v>10.17</v>
       </c>
       <c r="Q6" s="4">
-        <v>1.1</v>
+        <v>10.17</v>
       </c>
       <c r="R6" s="4">
-        <v>42.11</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>61.62</v>
+        <v>70.31</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>67.97</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>96.67</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>176.42</v>
+        <v>70.52</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>54.72</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>77.6</v>
       </c>
       <c r="S8" s="4">
-        <v>43</v>
+        <v>65</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="N9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>70.52</v>
+        <v>61.62</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="P10" s="4">
-        <v>1.65</v>
+        <v>2.61</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>1.1</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>42.11</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>70</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>70.31</v>
+        <v>1.65</v>
       </c>
       <c r="Q11" s="4">
-        <v>40.7</v>
+        <v>1.65</v>
       </c>
       <c r="R11" s="4">
-        <v>57.89</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
-        <v>6</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>548.46</v>
       </c>
       <c r="P12" s="8">
-        <v>99.71</v>
+        <v>269.36</v>
       </c>
       <c r="Q12" s="8">
-        <v>18.18</v>
+        <v>49.11</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>