--- v1 (2026-03-03)
+++ v2 (2026-04-21)
@@ -766,54 +766,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>42.35</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>40.73</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>96.17</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1006,88 +1006,88 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>305.05</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>206.61</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>67.73</v>
       </c>
       <c r="S7" s="4">
         <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>555.38</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>247.34</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>44.54</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>