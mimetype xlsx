--- v2 (2026-04-21)
+++ v3 (2026-08-28)
@@ -89,132 +89,132 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Ars Area W/S Division</t>
   </si>
   <si>
     <t>Providing Drinking Water Supply in Sourceless Anganwadi Centres Through Solar Power Pump Based Water Supply Schemes with Arsenic Cum Iron Removal Units under the District of Malda (71 nos. AWCs in Kaliachak-I Block)</t>
   </si>
   <si>
     <t>SM/10236</t>
   </si>
   <si>
     <t>Anganwadi</t>
   </si>
   <si>
+    <t>Formal work order for Providing Drinking Water Supply in 43 nos. Source Less Anganwadi Centers Through Solar Power Pump Based Water Supply Schemes with Arsenic Cum Iron Removal Units at Kaliachak - I Block under Malda Arsenic Area W/S Division, P.H.E. Dte. (Name of Anganwadi Centers as per Annexure-l )</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000030/2022-2023</t>
+  </si>
+  <si>
+    <t>777/MAAD</t>
+  </si>
+  <si>
+    <t>22/04/2022</t>
+  </si>
+  <si>
+    <t>21/07/2022</t>
+  </si>
+  <si>
+    <t>MAMATA USHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Drinking Water Supply in 12 nos. Source Less Anganwadi Centers Through Solar Power Pump Based Water Supply Schemes with Arsenic Cum Iron Removal Units at Kaliachak - I Block under Malda Arsenic Area W/S Division, P.H.E. Dte. (Name of Anganwadi Centers as per Annexure )</t>
+  </si>
+  <si>
+    <t>ORD/000008/2022-2023</t>
+  </si>
+  <si>
+    <t>646/MAAD</t>
+  </si>
+  <si>
+    <t>01/04/2022</t>
+  </si>
+  <si>
+    <t>30/07/2022</t>
+  </si>
+  <si>
+    <t>MILLENNIUM ENTERPRISE</t>
+  </si>
+  <si>
     <t>Providing Drinking Water Supply in 6 nos. Source Less Anganwadi Centers Through Solar Power Pump Based Water Supply Schemes with Arsenic Cum Iron Removal Units at Kaliachak - I Block under Malda Arsenic Area W/S Division, P.H.E. Dte. (Name of Anganwadi Centers as per Annexure )</t>
   </si>
   <si>
-    <t>Assistant Engineer-II</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000125/2022-2023</t>
   </si>
   <si>
     <t>1067/MAAD</t>
   </si>
   <si>
     <t>27/05/2022</t>
   </si>
   <si>
     <t>24/09/2022</t>
   </si>
   <si>
     <t>M/S. JHA CONSTRUCTION</t>
   </si>
   <si>
+    <t>Providing Drinking Water Supply in 10 nos. Source Less Anganwadi Centers Through Solar Power Pump Based Water Supply Schemes with Arsenic Cum Iron Removal Units at Kaliachak - I Block under Malda Arsenic Area W/S Division, P.H.E. Dte. (Name of Anganwadi Centers as per Annexure )</t>
+  </si>
+  <si>
+    <t>ORD/000013/2022-2023</t>
+  </si>
+  <si>
+    <t>647/MAAD</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000019/2021-2022</t>
   </si>
   <si>
     <t>331/MAAD</t>
   </si>
   <si>
     <t>28/02/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...43 lines deleted...]
-    <t>MAMATA USHA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -763,331 +763,331 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>42.35</v>
+        <v>305.05</v>
       </c>
       <c r="Q3" s="4">
-        <v>40.73</v>
+        <v>206.61</v>
       </c>
       <c r="R3" s="4">
-        <v>96.17</v>
+        <v>67.73</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>52.84</v>
+        <v>84.62</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>81.81</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>96.68</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>84.62</v>
+        <v>42.35</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>40.73</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>96.17</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="P6" s="4">
         <v>70.52</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>68.16</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>96.66</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
-        <v>305.05</v>
+        <v>52.84</v>
       </c>
       <c r="Q7" s="4">
-        <v>206.61</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>67.73</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>555.38</v>
       </c>
       <c r="P8" s="8">
-        <v>247.34</v>
+        <v>397.31</v>
       </c>
       <c r="Q8" s="8">
-        <v>44.54</v>
+        <v>71.54</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>